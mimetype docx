--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -480,261 +480,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Corrosion Behavior of Cold-Rolled and Annealed 304L Stainless Steel: Role of Residual Stress and Phase Transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Nearly complete strain-induced phase transformation in cold-rolled pure cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/srin.202401046⟩</w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.101109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960761v1</w:t>
+                <w:t xml:space="preserve">hal-05227518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly complete strain-induced phase transformation in cold-rolled pure cobalt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Addi</w:t>
+                <w:t xml:space="preserve">Directional Corrosion Behavior of Cold-Rolled and Annealed 304L Stainless Steel: Role of Residual Stress and Phase Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokded Bachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.101109. </w:t>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/srin.202401046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227518v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of hydroxyapatite particle thickness and crystalline orientation does not lead to recovery of tissue-scale mechanical properties in regenerating rat calvarial bone defects</w:t>
               </w:r>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Influence of Plastic Anisotropy and Strain Path on strain-induced Phase Transformation of Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,64 +997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transformations in Cold Rolled 304L Stainless Steel by Dilatometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachani Mokded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1095,395 +1095,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plastic anisotropy and strain path on strain-induced phase transformation of cobalt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilatometric study of continuous annealing of a cold‐rolled austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Maredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12540-023-01490-y⟩</w:t>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/srin.202300054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140842v1</w:t>
+                <w:t xml:space="preserve">hal-04116936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Stress Gradient Built in X40CrMoVN16-2 Austenitic Steel Cube Manufactured by Laser Powder Bed Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of plastic anisotropy and strain path on strain-induced phase transformation of cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-023-07148-z⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12540-023-01490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190565v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilatometric study of continuous annealing of a cold‐rolled austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+                <w:t xml:space="preserve">Residual Stress Gradient Built in X40CrMoVN16-2 Austenitic Steel Cube Manufactured by Laser Powder Bed Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Maredj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">L. van Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.4012-4030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/srin.202300054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-023-07148-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116936v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Lattice Strain Evolution in a Textured Alpha Titanium: Neutron Diffraction and Modelling</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Emmanuel Agbovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,51 +2131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on strain-induced phase transformation of cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,291 +2990,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
+                <w:t xml:space="preserve">Monitoring techniques of cerium stabilized zirconia for medical prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">A. Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Dubos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
+                <w:t xml:space="preserve">M.-L. Craus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duchêne</w:t>
+                <w:t xml:space="preserve">V. Turchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Habraken</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.1665-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app5041665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177753v1</w:t>
+                <w:t xml:space="preserve">hal-02184101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring techniques of cerium stabilized zirconia for medical prosthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Craus</w:t>
+                <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Turchenko</w:t>
+                <w:t xml:space="preserve">P.A. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bruma</w:t>
+                <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Dubos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.M. Habraken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.1665-1682. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app5041665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184101v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Prediction Model of Temperature Effect on DP1000 Steel Damage during Warm Formability</w:t>
               </w:r>
@@ -3501,317 +3501,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokinetic analysis of intermetallic growth in copper clad aluminium wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gueydan</w:t>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Domengès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">Antoine Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1432891713Z.000000000306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1-4), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.2013.058964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408653v1</w:t>
+                <w:t xml:space="preserve">hal-03408659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Thermokinetic analysis of intermetallic growth in copper clad aluminium wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thibault</w:t>
+                <w:t xml:space="preserve">B. Domengès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gueydan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Keller</w:t>
+                <w:t xml:space="preserve">P. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (1-4), pp.3-11. </w:t>
+              <w:t xml:space="preserve">Materials Research Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (sup2), pp.s124-s128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMPT.2013.058964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1432891713Z.000000000306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408659v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence and size effects on strain hardening mechanisms in copper polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5304,260 +5304,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285002v1</w:t>
+                <w:t xml:space="preserve">hal-03409082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409082v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés mécaniques du nickel multicristallin par une restructuration des caractéristiques microstructurales de la zone surfacique par dépôt en phase vapeur</w:t>
               </w:r>
@@ -5662,523 +5662,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295553v1</w:t>
+                <w:t xml:space="preserve">hal-04295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, ISTANBUL, Turkey</w:t>
+              <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295541v1</w:t>
+                <w:t xml:space="preserve">hal-04295553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+                <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Hammammet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227936v1</w:t>
+                <w:t xml:space="preserve">hal-05227740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Geoffroy</w:t>
+                <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Design and Modeling of Mechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Hammammet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227740v1</w:t>
+                <w:t xml:space="preserve">hal-05227936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in situ par rayonnement synchrotron de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,402 +6658,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the mechanical properties recovering of regenerating rat calvaria bones via synchrotron diffraction characterization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOREGATE European Regenerative Medecine Forum 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227826v1</w:t>
+                <w:t xml:space="preserve">hal-05227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227892v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the mechanical properties recovering of regenerating rat calvaria bones via synchrotron diffraction characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">BIOREGATE European Regenerative Medecine Forum 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227871v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Ti-alloy achieved by Selective Laser Melting: a complex issue</w:t>
               </w:r>
@@ -7315,51 +7315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7979,1117 +7979,1713 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04985647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transformation allotropique du Co : essais in situ thermomécaniques au MEB et laminage à froid ex situ.</w:t>
+                <w:t xml:space="preserve">Détermination des coefficients d’élasticité et de dilatation thermique du monocristal du Ti et du Co purs à travers des essais in situ en diffraction des rayons X couplés à un modèle de transition d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227949v1</w:t>
+                <w:t xml:space="preserve">hal-05561188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allotropic phase transfomation in Co: in situ thermal/mechanical tests and ex situ cold rolling.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de la nanoindentation à l’étude de la microstructure de brasures base nickel,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Junior Euromat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Manchester, United Kingdom. 2024</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227674v1</w:t>
+                <w:t xml:space="preserve">hal-05573329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais mécaniques in situ sur les métaux au GeM à Saint-Nazaire : diffraction des rayons X, des neutrons, et microscopie électronique à balayage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ EBSD observation of the alpha-gamma phase transition in pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227954v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of precipitation sequence in an Al-Cu-Mg-Si alloy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+                <w:t xml:space="preserve">Analyse in situ par EBSD du comportement thermo-mécanique de l'alliage 2139</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227969v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold-working and annealing on the electrochemical behavior of the 304L austenitic stainless steel in saline media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+                <w:t xml:space="preserve">Suivi in situ de l’évolution microstructurale d’un alliage 7010 brut de fonderie pré-homogénéisé par MEB-EDS lors d’un cycle thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lu-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227961v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements de tôles multicristallines : restructuration surfacique de la microstructure et une optimisation des propriétes mécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transformation allotropique du Co : essais in situ thermomécaniques au MEB et laminage à froid ex situ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227700v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allotropic transformation of pure polycrystalline cobalt: effects of temperature and microstructure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+                <w:t xml:space="preserve">Allotropic phase transfomation in Co: in situ thermal/mechanical tests and ex situ cold rolling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. 2019</w:t>
+              <w:t xml:space="preserve">FEMS Junior Euromat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Manchester, United Kingdom. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227636v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais mécaniques in situ sur les métaux au GeM à Saint-Nazaire : diffraction des rayons X, des neutrons, et microscopie électronique à balayage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227598v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du micro-formage par extensométrie vidéo 3D.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of precipitation sequence in an Al-Cu-Mg-Si alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyès Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France. 2013</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227853v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of cold-working and annealing on the electrochemical behavior of the 304L austenitic stainless steel in saline media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokded Bachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revêtements de tôles multicristallines : restructuration surfacique de la microstructure et une optimisation des propriétes mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allotropic transformation of pure polycrystalline cobalt: effects of temperature and microstructure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du micro-formage par extensométrie vidéo 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the size effect on the strengthening behaviour of copper : temperature influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9105,65 +9701,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9231,51 +9827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A55BB18D"/>
+    <w:nsid w:val="C4F76AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9462,51 +10058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>