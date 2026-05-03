--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -195,3954 +195,4160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions expérimentales à la compréhension du comportement mécanique des matériaux. Etudes multi-échelles des relation propriétés mécaniques-microstructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Nantes Université, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04985647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la température et du trajet de chargement sur les transitions volume/surface des métaux cubiques à faces centrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de caen, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04969082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EBSD Characterisation of Anisotropic Creep Behaviour in a Thick AA2139 Part during in-forming artificial ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 388, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-x19oZa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated in situ thermomechanical analysis of cobalt under EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 383, pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-hBLy4M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly complete strain-induced phase transformation in cold-rolled pure cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.101109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nxmate.2025.101109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Corrosion Behavior of Cold-Rolled and Annealed 304L Stainless Steel: Role of Residual Stress and Phase Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokded Bachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.202401046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of hydroxyapatite particle thickness and crystalline orientation does not lead to recovery of tissue-scale mechanical properties in regenerating rat calvarial bone defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.106998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Influence of Plastic Anisotropy and Strain Path on strain-induced Phase Transformation of Cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals and Materials International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12540-024-01829-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transformations in Cold Rolled 304L Stainless Steel by Dilatometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachani Mokded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12034-024-03163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilatometric study of continuous annealing of a cold‐rolled austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Maredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/srin.202300054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic anisotropy and strain path on strain-induced phase transformation of cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals and Materials International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12540-023-01490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress Gradient Built in X40CrMoVN16-2 Austenitic Steel Cube Manufactured by Laser Powder Bed Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.4012-4030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-023-07148-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on the Lattice Strain Evolution in a Textured Alpha Titanium: Neutron Diffraction and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Emmanuel Agbovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Kockelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11837-023-05840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow stress improvement of a nickel multicrystal by physical vapor thin film deposition to reduce surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.100145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mlblux.2022.100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Allotropic Transformation of Cobalt: Influence of Temperature Cycle, Mechanical Loading and Starting Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.1477-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-021-06142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects in cobalt plastically strained in tension: impact on gliding and twinning work hardening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.1362-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.01.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Versatile Analytical Method for Monitoring the Deposition of Thin Layers by Optical Measurement and Calculation of Residual Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 725, pp.138635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on strain-induced phase transformation of cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Kabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Residual Stresses in Additively Manufactured Ti-6Al-4V by Neutron Diffraction Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (2), pp.951-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-019-05538-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (2), pp.230-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Gradient Determination in Anti-Corrosion Multilayer Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 941, pp.1632-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du gradient de contrainte dans un revêtement multicouche anticorrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitements et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 454, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of the Size Effects in Forming Processes of High-Purity Thin Metallic Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 879, pp.459-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and Size Effects in High Purity Cobalt: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 879, pp.560-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring techniques of cerium stabilized zirconia for medical prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Craus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Turchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.1665-1682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app5041665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects and temperature dependence on strain-hardening mechanisms in some face centered cubic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Habraken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.136-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Prediction Model of Temperature Effect on DP1000 Steel Damage during Warm Formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumer Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 651-653, pp.77-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects and Hall–Petch relation in polycrystalline cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (2), pp.122-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500839.2015.1020351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain path influence on size effects during thin sheet copper microforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gueydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1-4), pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJMPT.2013.058964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermokinetic analysis of intermetallic growth in copper clad aluminium wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domengès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (sup2), pp.s124-s128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1432891713Z.000000000306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence and size effects on strain hardening mechanisms in copper polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 574, pp.253-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2013.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (12), pp.5478-5487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-013-1892-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pravarthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lutterotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (15), pp.153510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4152,5614 +4358,5417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent plastic behaviour of pure Ti and Co: in situ thermomechanical tests under electron back-scattered diffraction and X-ray diffraction coupled with scale transition modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse in situ du comportement thermomécanique de l'alliage 2139 sous MEB couplé à l'EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Addi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Mécamat Aussois 2026 Images, Mécanique et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509155v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ EBSD Characterization of Anisotropic Creep Behavior in a Thick Hydroformed AA2139 Part during in-forming artificial ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent plastic behaviour of pure Ti and Co: in situ thermomechanical tests under electron back-scattered diffraction and X-ray diffraction coupled with scale transition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixte Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2026 Formability of Metallic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Tessalonique, Grèce, Greece</w:t>
+              <w:t xml:space="preserve">20th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520768v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse in situ du comportement thermomécanique de l'alliage 2139 sous MEB couplé à l'EBSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ EBSD Characterization of Anisotropic Creep Behavior in a Thick Hydroformed AA2139 Part during in-forming artificial ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixte Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécamat Aussois 2026 Images, Mécanique et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Aussois, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2026 Formability of Metallic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Tessalonique, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455425v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais thermo-micro-mécaniques automatiques in situ couplés à l’EBSD pour l’étude des transformations de phases et des mécanismes de déformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la plasticité du titane et du cobalt purs en température au travers d'essais thermomécaniques in situ sous diffraction des rayons X et en électrons rétrodiffusés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated in situ thermomechanical analysis of hexagonal materials under EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-allotropic transformation study by in situ automated testing : EBSD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées du groupe des utilisateurs Gatan et Edax (Gate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanical behavior of bone in regenerating rat calvaria through multiscale characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de cartographies du tenseur complet des contraintes résiduelles par diffraction des neutrons dans des alliages préparés par fusion laser sur lit de poudre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique du cobalt polycristallin : transformation de phase et effets de taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409082v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vieillissement mécanique d'une aile d'un drone solaire Study of the mechanical aging of a solar UAV wing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique de pièces métalliques miniaturisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayerling Martinez Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuelle, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285002v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés mécaniques du nickel multicristallin par une restructuration des caractéristiques microstructurales de la zone surfacique par dépôt en phase vapeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles SF2M 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Hammammet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la transformation allotropique du cobalt polycristallin : Influence du chargement mécanique, du cycle thermique et de la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in situ par rayonnement synchrotron de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation during tensile testing in polycrystalline pure cobalt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation par diffraction des neutrons du gradient de contraintes résiduelles dans des aciers élaborés par fusion laser sur lit de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (JA SF2M 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanical and microstructural properties in regenerating rat calvaria bones through synchrotron X-ray scattering methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI/KTH Workshop: Surface and Interfaces of Biomedical Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the mechanical properties recovering of regenerating rat calvaria bones via synchrotron diffraction characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOREGATE European Regenerative Medecine Forum 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Ti-alloy achieved by Selective Laser Melting: a complex issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI-TUM Expertenforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Fe-based materials prepared by Selective Laser Melting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRS 10, European Conference on Residual Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la compréhension de la restauration des propriétés mécaniques des tissus osseux lors du processus de régénération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Mechanical Behavior of Regenerating Rat Calvaria Bones Under Tensile Load via Synchrotron Diffraction Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residual Stresses 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. pp.117-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781945291890-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary methods of study for Zr1-xCexO2 compounds for applications in medical prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail-Liviu Craus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Turchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Bruma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nanoengineering - Fabrication, Properties, Optics, and Devices XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. pp.103541N, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2274497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des transitions volume-surface du cobalt polycristallin de haute pureté : Influence de la température et de la transformation allotropique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayerling Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227862v1</w:t>
-              </w:r>
-[...195 lines deleted...]
-                <w:t xml:space="preserve">tel-04985647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des coefficients d’élasticité et de dilatation thermique du monocristal du Ti et du Co purs à travers des essais in situ en diffraction des rayons X couplés à un modèle de transition d’échelles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de la nanoindentation à l’étude de la microstructure de brasures base nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561188v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la nanoindentation à l’étude de la microstructure de brasures base nickel,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ EBSD observation of the alpha-gamma phase transition in pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573329v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ EBSD observation of the alpha-gamma phase transition in pure iron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse in situ par EBSD du comportement thermo-mécanique de l'alliage 2139</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561193v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse in situ par EBSD du comportement thermo-mécanique de l'alliage 2139</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi in situ de l’évolution microstructurale d’un alliage 7010 brut de fonderie pré-homogénéisé par MEB-EDS lors d’un cycle thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lu-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixte Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561180v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in situ de l’évolution microstructurale d’un alliage 7010 brut de fonderie pré-homogénéisé par MEB-EDS lors d’un cycle thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détermination des coefficients d’élasticité et de dilatation thermique du monocristal du Ti et du Co purs à travers des essais in situ en diffraction des rayons X couplés à un modèle de transition d’échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Racineux</w:t>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565271v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la transformation allotropique du Co : essais in situ thermomécaniques au MEB et laminage à froid ex situ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Addi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotropic phase transfomation in Co: in situ thermal/mechanical tests and ex situ cold rolling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Manchester, United Kingdom. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais mécaniques in situ sur les métaux au GeM à Saint-Nazaire : diffraction des rayons X, des neutrons, et microscopie électronique à balayage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of precipitation sequence in an Al-Cu-Mg-Si alloy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyès Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cold-working and annealing on the electrochemical behavior of the 304L austenitic stainless steel in saline media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokded Bachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Saint-Nazaire, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements de tôles multicristallines : restructuration surfacique de la microstructure et une optimisation des propriétes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotropic transformation of pure polycrystalline cobalt: effects of temperature and microstructure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Iskounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du micro-formage par extensométrie vidéo 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lorient, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the size effect on the strengthening behaviour of copper : temperature influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9827,51 +9836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4F76AB7"/>
+    <w:nsid w:val="BB69E77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10058,51 +10067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-x19oZa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>