--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -4058,303 +4058,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pravarthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lutterotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-013-1892-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (15), pp.153510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271152v1</w:t>
+                <w:t xml:space="preserve">hal-02450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and texture of spark plasma sintered Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ceramics: A combined analysis of X-rays and electron back scatter diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lutterotti</w:t>
+                <w:t xml:space="preserve">Size Effects in Thin Face-Centered Cubic Metals for Different Complex Forming Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lacotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ben Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (12), pp.5478-5487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-013-1892-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4802439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02450331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4366,446 +4366,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse in situ du comportement thermomécanique de l'alliage 2139 sous MEB couplé à l'EBSD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calixte Gautier</w:t>
+                <w:t xml:space="preserve">Temperature-dependent plastic behaviour of pure Ti and Co: in situ thermomechanical tests under electron back-scattered diffraction and X-ray diffraction coupled with scale transition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécamat Aussois 2026 Images, Mécanique et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Aussois, France</w:t>
+              <w:t xml:space="preserve">20th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455425v1</w:t>
+                <w:t xml:space="preserve">hal-05509155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent plastic behaviour of pure Ti and Co: in situ thermomechanical tests under electron back-scattered diffraction and X-ray diffraction coupled with scale transition modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Addi</w:t>
+                <w:t xml:space="preserve">In situ EBSD Characterization of Anisotropic Creep Behavior in a Thick Hydroformed AA2139 Part during in-forming artificial ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gloaguen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ESAFORM 2026 Formability of Metallic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Tessalonique, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509155v1</w:t>
+                <w:t xml:space="preserve">hal-05520768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ EBSD Characterization of Anisotropic Creep Behavior in a Thick Hydroformed AA2139 Part during in-forming artificial ageing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais thermo-micro-mécaniques automatiques in situ couplés à l’EBSD pour l’étude des transformations de phases et des mécanismes de déformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2026 Formability of Metallic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Tessalonique, Grèce, Greece</w:t>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520768v1</w:t>
+                <w:t xml:space="preserve">hal-05509162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais thermo-micro-mécaniques automatiques in situ couplés à l’EBSD pour l’étude des transformations de phases et des mécanismes de déformation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse in situ du comportement thermomécanique de l'alliage 2139 sous MEB couplé à l'EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calixte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Mécamat Aussois 2026 Images, Mécanique et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509162v1</w:t>
+                <w:t xml:space="preserve">hal-05455425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la plasticité du titane et du cobalt purs en température au travers d'essais thermomécaniques in situ sous diffraction des rayons X et en électrons rétrodiffusés</w:t>
               </w:r>
@@ -5868,273 +5868,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295541v1</w:t>
+                <w:t xml:space="preserve">hal-04295553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF THE COMPOSITE WING STRUCTURE EMBEDDING SOLAR CELLS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron and X-ray diffraction measurements to explore the influence of thermal, mechanical and thermomechanical loadings on the FCC retained phase of two phase HCP/FCC cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Iskounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Europe Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials Science, Mechanical and Automotive Engineerings and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295553v1</w:t>
+                <w:t xml:space="preserve">hal-04295541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ mechanical behavior of bone graft for bone regenerative engineering via synchrotron X-ray micro-diffraction.</w:t>
               </w:r>
@@ -9836,51 +9836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB69E77D"/>
+    <w:nsid w:val="3242B25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10067,51 +10067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-x19oZa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padubos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0923-9099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187387834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04985647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Dubos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-x19oZa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Addi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hBLy4M" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2025.101109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokded Bachani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hayoune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202401046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05036842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Zaouali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Iskounen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-024-01829-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachani Mokded" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-024-03163-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Maredj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202300054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-023-01490-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Belle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07148-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Emmanuel Agbovi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kabra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Kockelmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-023-05840-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03671734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlblux.2022.100145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06142-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez Celis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.01.105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Fleurier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayerling Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.560" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Craus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Dubos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5041665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Habraken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumer Keita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chottin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.77" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2015.1020351" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gueydan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2013.058964" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueydan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domeng&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1432891713Z.000000000306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.03.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pravarthana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802439" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Bettaieb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1892-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2V8DC33-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rouxel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374538v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jordana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-19" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail-Liviu Craus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Turchenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274497" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ily&#232;s Talbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05227565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>