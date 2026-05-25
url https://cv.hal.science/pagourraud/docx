--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,7844 +66,7853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking medical education through systems biology to address complexity</w:t>
+                <w:t xml:space="preserve">The genetic architecture of multiple sclerosis in 2026: From susceptibility to disease progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">S. Bourguiba-Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">J. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+                <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lemarchand</w:t>
+                <w:t xml:space="preserve">N. Vince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 12 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182 (5), pp.433-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-025-00636-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05509929v1</w:t>
+                <w:t xml:space="preserve">inserm-05630796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t>
+                <w:t xml:space="preserve">Rethinking medical education through systems biology to address complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hmitouch</w:t>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-025-00636-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468221v1</w:t>
+                <w:t xml:space="preserve">inserm-05509929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bidirectional two-sample Mendelian randomization study of immune responses against Epstein–Barr virus nuclear antigen 1 and multiple sclerosis in individuals of European ancestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+                <w:t xml:space="preserve">Giovanni Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Decaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">Davide Gentilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dufour</w:t>
+                <w:t xml:space="preserve">Luisa Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Gavazzi</w:t>
+                <w:t xml:space="preserve">Sonia Bourguiba-Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (4), pp.365-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13524585261423063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05387147v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05630147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Flexibility of a large blindly synthetized avatar database for occupational research: Example from the CONSTANCES cohort for stroke and knee pain</w:t>
+                <w:t xml:space="preserve">Evaluating how different versions of ChatGPT align with expert opinions on geriatric script concordance tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Théodore Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324790⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41999-025-01334-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085469v1</w:t>
+                <w:t xml:space="preserve">inserm-05387147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Kidney Allograft Rejection Using Urinary Chemokines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Flexibility of a large blindly synthetized avatar database for occupational research: Example from the CONSTANCES cohort for stroke and knee pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Racapé</w:t>
+                <w:t xml:space="preserve">Julien Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Truchot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000742⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0324790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05269410v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular Inflammation of Kidney Allografts and Clinical Outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Detection of Kidney Allograft Rejection Using Urinary Chemokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sablik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gillian Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2408835⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (11), Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04810587v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05269410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable B-Cell Impairment While Sparing IgA B Cells After Ocrelizumab Therapy in Multiple Sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Social Determinants of Health Documentation in French EHRs Using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+                <w:t xml:space="preserve">Mohammed Hmitouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thouvenot</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.70135⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (45427), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239596v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood immunophenotyping of multiple sclerosis patients at diagnosis identifies a classical monocyte subset associated to disease evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
+                <w:t xml:space="preserve">Microvascular Inflammation of Kidney Allografts and Clinical Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sablik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Couloume</w:t>
+                <w:t xml:space="preserve">Aurélie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+                <w:t xml:space="preserve">Marc Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mandon</w:t>
+                <w:t xml:space="preserve">Gillian Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1494842⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (8), pp.763-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2408835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920486v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04810587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing large language models for acute heart failure classification and information extraction from French clinical notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+                <w:t xml:space="preserve">Durable B-Cell Impairment While Sparing IgA B Cells After Ocrelizumab Therapy in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110609⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12, pp.2271-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562572v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood immunophenotyping of multiple sclerosis patients at diagnosis identifies a classical monocyte subset associated to disease evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
+                <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Méot</w:t>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1494842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1494842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380921v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+                <w:t xml:space="preserve">Assessing large language models for acute heart failure classification and information extraction from French clinical notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Regnier-Coudert</w:t>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.110609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320109v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Representation of Patients as Medical Digital Twins: Data-Centric Viewpoint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Edan</w:t>
+                <w:t xml:space="preserve">Paul Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tjalf Ziemssen</w:t>
+                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Simon</w:t>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53542⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1885-5857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04976312v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis-trained macrophages promote antitumoral tissue-resident T cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gourain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+                <w:t xml:space="preserve">Alban-Félix Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Le Mabecque</w:t>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debajyoti Sinha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Regnier-Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571170v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Mediated Rejection and T-cell Mediated Rejection Molecular Signatures Using Next-Generation Sequencing in Kidney Transplant Biopsies</w:t>
+                <w:t xml:space="preserve">Digital Representation of Patients as Medical Digital Twins: Data-Centric Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Cortes Garcia</w:t>
+                <w:t xml:space="preserve">Stanislas Demuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Ursule-Dufait</w:t>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjalf Ziemssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13043⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e53542-e53542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997194v1</w:t>
+                <w:t xml:space="preserve">inserm-04976312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi‐ethnic reference panel to impute &amp;lt;i&amp;gt;HLA&amp;lt;/i&amp;gt; classical and non‐classical class I alleles in admixed samples: Testing imputation accuracy in an admixed sample from Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane S B Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba-Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane a O Ciriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan H Y Knorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon T Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (6), pp.e15543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tan.15543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of non-invasive biomarkers of kidney allograft rejection in a prospective multicenter unselected cohort study (EU-TRAIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusan Ali Catar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, S0085-2538 (24), pp.00565-00569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2024.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04712412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical applications of deep learning in neuroinflammatory diseases: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Faddeenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, S0035-3787 (24), pp.00522-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04646029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive toe-web intertrigo: Clinical features and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacob</w:t>
+                <w:t xml:space="preserve">O. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rousseau</w:t>
+                <w:t xml:space="preserve">V. Guardiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 151 (3), pp.103263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2024.103263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Multiple Sclerosis heterogeneity in the French territory among genetic and environmental factors via Bayesian heritability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and first insights on a large genomic biobank of lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Nova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Bernardinelli</w:t>
+                <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renaud-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.105730⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-024-01683-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697138v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04712234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and first insights on a large genomic biobank of lung transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+                <w:t xml:space="preserve">Disentangling Multiple Sclerosis heterogeneity in the French territory among genetic and environmental factors via Bayesian heritability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourguiba-Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Bernardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-024-01683-y⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.105730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2024.105730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04712234v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of a large blindly synthetized avatar database for occupational research: Example from the CONSTANCES cohort for stroke and knee pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">Sepsis-trained macrophages promote antitumoral tissue-resident T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gourain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Mabecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debajyoti Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0308063. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (5), pp.802-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-024-01819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683806v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Biomedical Data Warehouse From Blueprint to Bedside in a Regional French University Hospital Setting: Unveiling Processes, Overcoming Challenges, and Extracting Clinical Insight</w:t>
+                <w:t xml:space="preserve">Antibody Mediated Rejection and T-cell Mediated Rejection Molecular Signatures Using Next-Generation Sequencing in Kidney Transplant Biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+                <w:t xml:space="preserve">Esteban Cortes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Coudol</w:t>
+                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Toublant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+                <w:t xml:space="preserve">Cindy Ursule-Dufait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e50194-e50194. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/50194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141517v1</w:t>
+                <w:t xml:space="preserve">hal-04997194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping review of clinical decision support systems for multiple sclerosis management: Leveraging information technology and massive health data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Demuth</w:t>
+                <w:t xml:space="preserve">Flexibility of a large blindly synthetized avatar database for occupational research: Example from the CONSTANCES cohort for stroke and knee pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.16363⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0308063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04676399v1</w:t>
+                <w:t xml:space="preserve">hal-04683806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ouest Data Hub: An Interregional Health Data Sharing Ecosystem for Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a Biomedical Data Warehouse From Blueprint to Bedside in a Regional French University Hospital Setting: Unveiling Processes, Overcoming Challenges, and Extracting Clinical Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Coudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cuggia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Bocquet</w:t>
+                <w:t xml:space="preserve">Delphine Toublant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti240746⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e50194-e50194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/50194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694424v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archetypal Analysis of Kidney Allograft Biopsies Using Next-generation Sequencing Technology</w:t>
+                <w:t xml:space="preserve">Scoping review of clinical decision support systems for multiple sclerosis management: Leveraging information technology and massive health data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Cortes Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+                <w:t xml:space="preserve">Stanislas Demuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Ursule-Dufait</w:t>
+                <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000005181⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.e16363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.16363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996820v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04676399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, cohort profile and comparison of the KTD-Innov study: a prospective multidimensional biomarker validation study in kidney allograft rejection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Racapé</w:t>
+                <w:t xml:space="preserve">The Ouest Data Hub: An Interregional Health Data Sharing Ecosystem for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+                <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Audry</w:t>
+                <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01112-w⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.1679-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti240746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04595515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Morille</w:t>
+                <w:t xml:space="preserve">Design, cohort profile and comparison of the KTD-Innov study: a prospective multidimensional biomarker validation study in kidney allograft rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sablik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.549-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01112-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064282v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04595515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Martin</w:t>
+                <w:t xml:space="preserve">Archetypal Analysis of Kidney Allograft Biopsies Using Next-generation Sequencing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Cortes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Racapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ursule-Dufait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.871-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000005181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117242v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18th International HLA and Immunogenetics Workshop: Report on the SNP‐HLA Reference Consortium (SHLARC) component</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frauke Degenhardt</w:t>
+                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15293⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.e200091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115333v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis: Exploring the limits and implications of genetic and environmental susceptibility</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors associated with early relapse of infantile haemangioma in children treated for at least six months with oral propranolol: A case-control study using the 2014-2021 French Ouest DataHub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mauguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285599⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (3), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04214568v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strokecopilot: a literature-based clinical decision support system for acute ischemic stroke treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Demuth</w:t>
+                <w:t xml:space="preserve">18th International HLA and Immunogenetics Workshop: Report on the SNP‐HLA Reference Consortium (SHLARC) component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane S B Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourguiba‐hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Müller</w:t>
+                <w:t xml:space="preserve">Satu Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quenardelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roxana Gheoca</w:t>
+                <w:t xml:space="preserve">Frauke Degenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11979-6⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.e15293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04240337v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated histological classification system for precision diagnostics of kidney allografts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple sclerosis: Exploring the limits and implications of genetic and environmental susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Goodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Khankhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02323-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0285599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04192806v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04214568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Natural Language Processing to Textual Data From Clinical Data Warehouses: Systematic Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strokecopilot: a literature-based clinical decision support system for acute ischemic stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Demuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quenardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Gheoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/42477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11979-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347465v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04240337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the duration of oestradiol treatment on live birth rate in Hormonal Replacement Therapy cycle before frozen blastocyst transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14647273.2022.2163467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04061183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KiT-GENIE, the French genetic biobank of kidney transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying Natural Language Processing to Textual Data From Clinical Data Warehouses: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-023-01294-z⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/42477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04099231v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Novel Genetic Risk Factors for Focal Segmental Glomerulosclerosis in Children: Results From the Chronic Kidney Disease in Children (CKiD) Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheryl Winkler</w:t>
+                <w:t xml:space="preserve">An automated histological classification system for precision diagnostics of kidney allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vince</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Geffard</w:t>
+                <w:t xml:space="preserve">Gillian Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad C. Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2022.11.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.1211-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02323-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04061037v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04192806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal population‐specific HLA imputation with dimension reduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Bourguiba‐hachemi</w:t>
+                <w:t xml:space="preserve">KiT-GENIE, the French genetic biobank of kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel S Naslavsky</w:t>
+                <w:t xml:space="preserve">Christine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia O Scliar</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Bas-Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tan.15282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-023-01294-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115050v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04099231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-centric synthetic data generation, no reason to risk re-identification in biomedical data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Novel Genetic Risk Factors for Focal Segmental Glomerulosclerosis in Children: Results From the Chronic Kidney Disease in Children (CKiD) Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Guillaudeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Petot</w:t>
+                <w:t xml:space="preserve">Cheryl Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Bennis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Axel Dein</w:t>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41746-023-00771-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2022.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04139482v1</w:t>
+                <w:t xml:space="preserve">inserm-04061037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ogival Palate: A New Risk Marker of Sudden Unexpected Death in Infancy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal population‐specific HLA imputation with dimension reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourguiba‐hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel S Naslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ducloyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Clement</w:t>
+                <w:t xml:space="preserve">Marilia O Scliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.809725⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008054v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis clinical decision support system based on projection to reference datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient-centric synthetic data generation, no reason to risk re-identification in biomedical data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guillaudeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadia Ed-driouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combès</w:t>
+                <w:t xml:space="preserve">Charles-Axel Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51649⟩</w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-023-00771-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04004193v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04139482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA‐EPI : A new EPIsode in exploring donor/recipient epitopic compatibilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Geffard</w:t>
+                <w:t xml:space="preserve">The Interaction between HLA‐DRB1 and Smoking in Parkinson's Disease Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Ashok Kumar Sreelatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Boussamet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Limou</w:t>
+                <w:t xml:space="preserve">Claudia Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.14505⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.1929-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230755v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction between HLA‐DRB1 and Smoking in Parkinson's Disease Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLA‐EPI : A new EPIsode in exploring donor/recipient epitopic compatibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boussamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Walencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claudia Schulte</w:t>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29133⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (2), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335856v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral blood immune cell profiling of acute corneal transplant rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Hjortdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Hjortdal</w:t>
+                <w:t xml:space="preserve">W John Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bylesjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (10), pp.2337 - 2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.17119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi‐supervised clustering of quaternion time series: Application to gait analysis in multiple sclerosis using motion sensor data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple sclerosis clinical decision support system based on projection to reference datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Ed-driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Drouin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Barbin</w:t>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9625⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.1863-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895883v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04004193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributing human leukocyte antigen HLA database in histocompatibility: a shift in HLA data governance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Ogival Palate: A New Risk Marker of Sudden Unexpected Death in Infancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ducloyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Medo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37349/ei.2022.00080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.809725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.809725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747555v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune alveolitis in interstitial lung disease: an attractive cytological profile in immunocompromised patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi‐supervised clustering of quaternion time series: Application to gait analysis in multiple sclerosis using motion sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Moui</w:t>
+                <w:t xml:space="preserve">Vincent Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Defrance</w:t>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-022-01871-w⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.433-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03693149v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Challenges and Barriers to the Integration of Machine Learning into Clinical Practice: An Innovative Method to Hybrid Human–Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
+                <w:t xml:space="preserve">Immune alveolitis in interstitial lung disease: an attractive cytological profile in immunocompromised patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mars</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22218313⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-022-01871-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837932v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03693149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait impairment monitoring in multiple sclerosis using a wearable motion sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributing human leukocyte antigen HLA database in histocompatibility: a shift in HLA data governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Case reports and Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exploration of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.749-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/ei.2022.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15761/MCRR.1000175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593194v1</w:t>
+                <w:t xml:space="preserve">hal-03747555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-ancestral fine-mapping of MHC reveals key amino acids associated with spontaneous clearance of hepatitis C in HLA-DQβ1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the Challenges and Barriers to the Integration of Machine Learning into Clinical Practice: An Innovative Method to Hybrid Human–Machine Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.001⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (21), pp.8313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22218313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661198v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Biomedical Data Warehouse Records With the National Mortality Database in France: Large-scale Matching Algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Toublant</w:t>
+                <w:t xml:space="preserve">Gait impairment monitoring in multiple sclerosis using a wearable motion sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (11), pp.e36711. </w:t>
+              <w:t xml:space="preserve">Medical Case reports and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/36711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15761/MCRR.1000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882497v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing the Big Data Wave: Omics Data Challenges in Transplantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Trans-ancestral fine-mapping of MHC reveals key amino acids associated with spontaneous clearance of hepatitis C in HLA-DQβ1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candelaria Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Thio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/tp.0000000000003992⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2022.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03655070v1</w:t>
+                <w:t xml:space="preserve">hal-03661198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caspase-1/IL-18 Axis of the Inflammasome in Tumor Cells: A Modulator of the Th1/Tc1 Response of Tumor-Infiltrating T Lymphocytes in Colorectal Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Biomedical Data Warehouse Records With the National Mortality Database in France: Large-scale Matching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dansette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Ducoin</w:t>
+                <w:t xml:space="preserve">Vianney Guardiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Toublant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13020189⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.e36711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03287920v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between blastocyst morphology and maternal first trimester serum markers in ongoing pregnancies obtained after single fresh blastocyst transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pérennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 258, pp.63-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2020.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of hospital discharge and mortality in patients with diabetes and COVID-19: updated results from the nationwide CORONADO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Potier</w:t>
+                <w:t xml:space="preserve">Pierre Gourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gourdy</w:t>
+                <w:t xml:space="preserve">Matthieu Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (4), pp.778-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-020-05351-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to multiple sclerosis in African Americans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Surfing the Big Data Wave: Omics Data Challenges in Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254945⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (2), pp.e114 - e125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0000000000003992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04276889v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03655070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and relevance of predictive score in sudden cardiac death for patients with Brugada syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Caspase-1/IL-18 Axis of the Inflammasome in Tumor Cells: A Modulator of the Th1/Tc1 Response of Tumor-Infiltrating T Lymphocytes in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bilonda Mutala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+                <w:t xml:space="preserve">Cécile Deleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Anys</w:t>
+                <w:t xml:space="preserve">Delphine Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tixier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Briand</w:t>
+                <w:t xml:space="preserve">Kathleen Ducoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaa763⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13020189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003160v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03287920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic susceptibility to multiple sclerosis in African Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Goodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Oksenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0254945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033899v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04276889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of genetic and environmental susceptibility to multiple sclerosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robustness and relevance of predictive score in sudden cardiac death for patients with Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Anys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246157⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (17), pp.1687-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaa763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04346737v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dimensional single-cell profiling identifies NK-like CD8+T cells with high cytotoxic properties that are the reservoir of clonal cells related to disease activity in multiple sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dugast</w:t>
+                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vogel</w:t>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kervagoet</w:t>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monvoisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia</w:t>
+                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475065v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current HLA Investigations on SARS-CoV-2 and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7911,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Mack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Hollenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.774922. </w:t>
@@ -7987,6596 +7996,6971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03627433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to multiple sclerosis: interactions between conserved extended haplotypes of the MHC and other susceptibility regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The nature of genetic and environmental susceptibility to multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Goodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Khankhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-021-01018-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03313792v1</w:t>
+                <w:t xml:space="preserve">inserm-04346737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching Genetics Through the MHC Lens: Tools and Methods for HLA Research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">High dimensional single-cell profiling identifies NK-like CD8+T cells with high cytotoxic properties that are the reservoir of clonal cells related to disease activity in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kervagoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2_SUPPL), pp.81-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03627830v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol of a multicentric prospective cohort study for the VALIDation of the IBD-disk instrument for assessing disability in inflammatory bowel diseases: the VALIDate study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic susceptibility to multiple sclerosis: interactions between conserved extended haplotypes of the MHC and other susceptibility regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Flamant</w:t>
+                <w:t xml:space="preserve">D S Goodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouguen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Khankhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12876-020-01246-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12920-021-01018-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287291v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor vital sign detects multiple sclerosis progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Waubant</w:t>
+                <w:t xml:space="preserve">Approaching Genetics Through the MHC Lens: Tools and Methods for HLA Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Hollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51187⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.774916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.774916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712597v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+                <w:t xml:space="preserve">Impact of relative change in temperature and atmospheric pressure on acute aortic syndrome occurrence in france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Senage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scientific Reports, 10, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56841-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02490517v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of relative change in temperature and atmospheric pressure on acute aortic syndrome occurrence in france</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Senage</w:t>
+                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Al-Ghalith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56841-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459301v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02490517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP‐HLA Reference Consortium (SHLARC): HLA and SNP data sharing for promoting MHC‐centric analyses in genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erick Castelli</w:t>
+                <w:t xml:space="preserve">MakAir, un ventilateur né de la pandémie COVID-19 conçu grâce à l’impression 3D, le numérique et l’open innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Evenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lejus-Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Moneyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gepi.22334⟩</w:t>
+              <w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.233 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pxur.2020.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336352v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences Between Europe and the United States on AI/Digital Policy: Comment Response to Roundtable Discussion on AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">VALIDation of the IBD-Disk Instrument for Assessing Disability in Inflammatory Bowel Diseases in a French Cohort: The VALIDate Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and the Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2470289720907103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.1512-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308509v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDation of the IBD-Disk Instrument for Assessing Disability in Inflammatory Bowel Diseases in a French Cohort: The VALIDate Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Flamant</w:t>
+                <w:t xml:space="preserve">Differences Between Europe and the United States on AI/Digital Policy: Comment Response to Roundtable Discussion on AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouguen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa100⟩</w:t>
+              <w:t xml:space="preserve">Gender and the Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.247028972090710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2470289720907103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287277v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MakAir, un ventilateur né de la pandémie COVID-19 conçu grâce à l’impression 3D, le numérique et l’open innovation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Moneyron</w:t>
+                <w:t xml:space="preserve">SNP‐HLA Reference Consortium (SHLARC): HLA and SNP data sharing for promoting MHC‐centric analyses in genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pxur.2020.08.017⟩</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (7), pp.733-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.22334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493302v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of HLA-DRB1*09:01 with tIgE levels among African ancestry individuals with asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Rafaels</w:t>
+                <w:t xml:space="preserve">Protocol of a multicentric prospective cohort study for the VALIDation of the IBD-disk instrument for assessing disability in inflammatory bowel diseases: the VALIDate study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.01.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12876-020-01246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02490604v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel MS vital sign: multi‐sensor captures upper and lower limb dysfunction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Biosensor vital sign detects multiple sclerosis progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen M Krysko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Akhbardeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Arjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardia Nourbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Krysko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Waubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.288-295. </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.50988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548879v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective SIRPα blockade reverses tumor T cell exclusion and overcomes cancer immunotherapy resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of HLA-DRB1*09:01 with tIgE levels among African ancestry individuals with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gauttier</w:t>
+                <w:t xml:space="preserve">Michelle Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pengam</w:t>
+                <w:t xml:space="preserve">Wataru Morii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mary</w:t>
+                <w:t xml:space="preserve">Nicholas Rafaels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI135528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.S0091-6749(20)30098-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001660v1</w:t>
+                <w:t xml:space="preserve">inserm-02490604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rare IL22RA2 Signal Peptide Coding Variant rs28385692 Decreases Secretion of IL-22BP Isoform-1, -2 and -3 and Is Associated with Risk for Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andoni Urtasun</w:t>
+                <w:t xml:space="preserve">Novel MS vital sign: multi‐sensor captures upper and lower limb dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Akhbardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Krysko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardia Nourbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9010175⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.288-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464472v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic overlap between autoimmune diseases and non‐Hodgkin lymphoma subtypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sasha Bernatsky</w:t>
+                <w:t xml:space="preserve">Selective SIRPα blockade reverses tumor T cell exclusion and overcomes cancer immunotherapy resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gepi.22242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (11), pp.6109-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI135528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02286174v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sclerosis genomic map implicates peripheral immune cells and microglia in susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Cotsapas</w:t>
+                <w:t xml:space="preserve">The Rare IL22RA2 Signal Peptide Coding Variant rs28385692 Decreases Secretion of IL-22BP Isoform-1, -2 and -3 and Is Associated with Risk for Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Gómez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzkoa Lopez de Lapuente Portilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianire Astobiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andoni Urtasun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aav7188⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578827v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy-HLA, a validated web application suite to reveal the full details of HLA typing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harold Watson</w:t>
+                <w:t xml:space="preserve">Multiple sclerosis genomic map implicates peripheral immune cells and microglia in susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Patsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Baranzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Santaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shoostari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Cotsapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz875⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6460), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aav7188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02414924v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers cell-specific gene regulatory effects of genetic associations in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic overlap between autoimmune diseases and non‐Hodgkin lymphoma subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennox Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohith Madireddy</w:t>
+                <w:t xml:space="preserve">Nikitha Kosaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos A Patsopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Cotsapas</w:t>
+                <w:t xml:space="preserve">Karin Ekström Smedby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffan D Bos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ashley Beecham</w:t>
+                <w:t xml:space="preserve">Sasha Bernatsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09773-y⟩</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.22242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443990v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02286174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study in African-admixed populations across the Americas recapitulates asthma risk loci in non-African populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Easy-HLA, a validated web application suite to reveal the full details of HLA typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Walencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albert Levin</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08469-7⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.btz875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02146016v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02414924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MYRACLE protocol study: a multicentric observational prospective cohort study of patients with multiple myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology approach uncovers cell-specific gene regulatory effects of genetic associations in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohith Madireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A Patsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Cotsapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffan D Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Benaniba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Amiot</w:t>
+                <w:t xml:space="preserve">Ashley Beecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-019-6080-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09773-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02290127v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MYRACLE protocol study: a multicentric observational prospective cohort study of patients with multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Benaniba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Trudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellat-Deceunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Martine Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-019-6080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02290127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23rd Nantes Actualités Transplantation: &amp;quot;Genomics and Immunogenetics of Kidney and Inflammatory Diseases-Lessons for Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Limou</w:t>
+                <w:t xml:space="preserve">Association study in African-admixed populations across the Americas recapitulates asthma risk loci in non-African populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rafaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameer Chavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002517⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08469-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02156440v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02146016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly conserved extended haplotypes of the major histocompatibility complex and their relationship to multiple sclerosis susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas S Goodin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0190043. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881148v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency and Rare-Coding Variation Contributes to Multiple Sclerosis Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">23rd Nantes Actualités Transplantation: &amp;quot;Genomics and Immunogenetics of Kidney and Inflammatory Diseases-Lessons for Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitja Mitrovič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos A Patsopoulos</w:t>
+                <w:t xml:space="preserve">Jérémie Poschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley H Beecham</w:t>
+                <w:t xml:space="preserve">Régis Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Dankowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An Goris</w:t>
+                <w:t xml:space="preserve">Ignacio Anegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.09.049⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464593v1</w:t>
+                <w:t xml:space="preserve">inserm-02156440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical Saccadic Eye Movement Dysfunction in Pediatric Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency and Rare-Coding Variation Contributes to Multiple Sclerosis Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Mitrovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos A Patsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Yousef</w:t>
+                <w:t xml:space="preserve">Ashley H Beecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Devereux</w:t>
+                <w:t xml:space="preserve">Theresa Dankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Gourraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leena Suleiman</w:t>
+                <w:t xml:space="preserve">An Goris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0883073818807787⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175 (6), pp.1679 - 1687.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736182v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional profiling of single memory CD8+T cells reveals a specific pattern in multiple sclerosis patients.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia</w:t>
+                <w:t xml:space="preserve">Subclinical Saccadic Eye Movement Dysfunction in Pediatric Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Devereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nicol</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morille</w:t>
+                <w:t xml:space="preserve">Soren Jonzzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0883073818807787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974926v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal cortical volume: High correlation with pre- and post-operative renal function in living kidney donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly conserved extended haplotypes of the major histocompatibility complex and their relationship to multiple sclerosis susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Perret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Douglas S Goodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Khankhanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0190043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881155v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic medical records in multiple sclerosis research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dimensional profiling of single memory CD8+T cells reveals a specific pattern in multiple sclerosis patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Damotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Neuroimmunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.93-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792768v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic screening of male patients with primary hypogammaglobulinemia can guide diagnosis and clinical management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vince</w:t>
+                <w:t xml:space="preserve">Renal cortical volume: High correlation with pre- and post-operative renal function in living kidney donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Mouillot</w:t>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Malphettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Limou</w:t>
+                <w:t xml:space="preserve">Christophe Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutboul</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Heudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 79 (7), pp.571-577. </w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.118--123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2018.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135208v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant variation between SNP-based HLA imputations in diverse populations: the last mile is the hardest</w:t>
+                <w:t xml:space="preserve">Electronic medical records in multiple sclerosis research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek J Pappas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/tpj.2017.7⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen3.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02155110v1</w:t>
+                <w:t xml:space="preserve">hal-04792768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing electronic medical records to advance research on multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pouya Khankhanian</w:t>
+                <w:t xml:space="preserve">Genetic screening of male patients with primary hypogammaglobulinemia can guide diagnosis and clinical management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517747407⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (7), pp.571-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881140v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant variation between SNP-based HLA imputations in diverse populations: the last mile is the hardest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek J Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lizee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Paunic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Nicol</w:t>
+                <w:t xml:space="preserve">Karl R Beutner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Salou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
+                <w:t xml:space="preserve">Allan Motyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.367-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/tpj.2017.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833322v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02155110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing electronic medical records to advance research on multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Damotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lizee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+                <w:t xml:space="preserve">Alisha Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Khankhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135245851774740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517747407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794575v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconditioning, fatigue and impaired quality of life in long-term survivors after allogeneic hematopoietic stem cell transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-017-0057-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, GENOBIRD, 88, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01684314v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of blood anti-alpha 1,3 Galactose Abs levels in multiple sclerosis (MS) and clinically isolated syndrome (CIS) patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Berre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Salama</w:t>
+                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.1726 - 1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560209v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-expression analysis of blood memory CD8(+)T cells at the single-cell level reveals a specific pattern of clonally expanded cells in multiple sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Morille</w:t>
+                <w:t xml:space="preserve">Deconditioning, fatigue and impaired quality of life in long-term survivors after allogeneic hematopoietic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chambellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Germaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26226/morressier.59a3eda2d462b8028d8949aa⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-017-0057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688649v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01684314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The validation of the sit-to-stand test for COPD patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+                <w:t xml:space="preserve">Decrease of blood anti-alpha 1,3 Galactose Abs levels in multiple sclerosis (MS) and clinically isolated syndrome (CIS) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trija Vaidya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">J. Roussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Bisschop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-A Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B-M Imbert-Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01203-2017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028041v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Accuracy HLA Type Inference from Whole-Genome Sequencing Data Using Population Reference Graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zamin Iqbal</w:t>
+                <w:t xml:space="preserve">Gene-expression analysis of blood memory CD8(+)T cells at the single-cell level reveals a specific pattern of clonally expanded cells in multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005151⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.192-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.59a3eda2d462b8028d8949aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149588v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TRANSPLANTEX initiative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The validation of the sit-to-stand test for COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chambellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trija Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charron</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Bisschop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.1701203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01203-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149695v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The killer immunoglobulin-like receptor KIR3DL1 in combination with HLA-Bw4 is protective against multiple sclerosis in African Americans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Accuracy HLA Type Inference from Whole-Genome Sequencing Data Using Population Reference Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander T Dilthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezih Cereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill A Hollenbach</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zamin Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gene.2016.5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.e1005151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150105v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional reduction of multicentric cohort heterogeneity: An alternative method to increase statistical power and robustness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TRANSPLANTEX initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiamak Bahram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 77 (11), pp.1024-1029. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2016.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 77 (11), pp.1005-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150107v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new classification of HLA-DRB1 alleles based on acid-base properties of the amino acids located at positions 13, 70 and 71: impact on ACPA status or structural progression, and meta-analysis on 1235 patients with rheumatoid from two cohorts (ESPOIR and EAC cohort).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The killer immunoglobulin-like receptor KIR3DL1 in combination with HLA-Bw4 is protective against multiple sclerosis in African Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill A Hollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo J Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+                <w:t xml:space="preserve">Stacy J Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna W van Steenbergen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge R Oksenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2015-000099⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gene.2016.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560005v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of immune-related loci identifies 48 new susceptibility variants for multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anu Kemppinen</w:t>
+                <w:t xml:space="preserve">Multidimensional reduction of multicentric cohort heterogeneity: An alternative method to increase statistical power and robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lizee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2770⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (11), pp.1024-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565210v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the use of bioresources for promoting their sharing in scientific research.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new classification of HLA-DRB1 alleles based on acid-base properties of the amino acids located at positions 13, 70 and 71: impact on ACPA status or structural progression, and meta-analysis on 1235 patients with rheumatoid from two cohorts (ESPOIR and EAC cohort).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna W van Steenbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen van Heemst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mabile</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Hewitt</w:t>
+                <w:t xml:space="preserve">Delphine Nigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2047-217X-2-7⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.e000099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2015-000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823375v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Statistics Matter: Limited Inter-Rater Agreement Prevents Using the Psoriasis Area and Severity Index as a Unique Determinant of Therapeutic Decision in Psoriasis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ortonne</w:t>
+                <w:t xml:space="preserve">Analysis of immune-related loci identifies 48 new susceptibility variants for multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Beecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Patsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysia Xifara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2012.124⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (11), pp.1353-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719518v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galectin-1 is a powerful marker to distinguish chondroblastic osteosarcoma and conventional chondrosarcoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the use of bioresources for promoting their sharing in scientific research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Dalgleish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudmundur Thorisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gomez-Brouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+                <w:t xml:space="preserve">Robert Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2009.10.028⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2047-217X-2-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00507297v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00823375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCRIPTOME ANALYSIS OF VENTILATOR ASSOCIATED PNEUMONIA IN TRAUMA PATIENTS THE SEPSICHIP PROJECT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Gourraud</w:t>
+                <w:t xml:space="preserve">Why Statistics Matter: Limited Inter-Rater Agreement Prevents Using the Psoriasis Area and Severity Index as a Unique Determinant of Therapeutic Decision in Psoriasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ortonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2012.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612146v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Galectin-1 is a powerful marker to distinguish chondroblastic osteosarcoma and conventional chondrosarcoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gomez-Brouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2009.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSCRIPTOME ANALYSIS OF VENTILATOR ASSOCIATED PNEUMONIA IN TRAUMA PATIENTS THE SEPSICHIP PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Classification of HLA-DRB1 Alleles Differentiates Predisposing and Protective Alleles for Autoantibody Production in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.Pages 1208-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/ar2131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prompting language influences diagnostic reasoning and accuracy of large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Corvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Djillali Sid-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonnes pratiques suite à l'analyse des questions éthiques soulevées par l'utilisation de l'Intelligence Artificielle dans la recherche à l'Inserm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de bonnes pratiques de l'Intelligence Artificielle à l'Inserm / Février 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04975393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint memo from the Inserm Ethics Committee, the LORIER program, and the Inserm Scientific Advisory Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best practice recommendations using AI in Inserm Research / February 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05003733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14586,4126 +14970,4126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenomic exploration in a large lung transplantation genetic cohort reveals a chronic lung allograft dysfunction association with HLA-DQB1*03:01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI 2025 - 2ème Conférence Internationale sur l'Economie et la Finance Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Prague, Czech Republic. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large French genetic cohort to identify predictive molecular factors of chronic lung allograft dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI 2023 Big Data In Immunogenetics At The Crossroad Of Care, Tools, And Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new NMOSD and MOGAD genetic associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourguiba-Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Banyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Publications Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P125, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergretion of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Labrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first International Conference on Hybrid Human-Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867655v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Intergretion of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. , 2022</w:t>
+              <w:t xml:space="preserve">The first International Conference on Hybrid Human-Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913329v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prise de décision à la communication avec le patient : mode dual de visualisation pour la gestion de la sclérose en plaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée interaction humain-machine et intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Connected Tools in Medicine : Evaluating Neurological Deficits in Lower Limbs With The MYO Armband in Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salimata Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of American Academy of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Toronto, Canada. Supplement 4552, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrowing functional and immunogenetic information through the 1000 Genomes Project with Ferret v.3.0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lanza</w:t>
+                <w:t xml:space="preserve">Pioneer data-driven methods generating synthetic data: the HLA &amp;quot;avatars&amp;quot; are shifting paradigms in data sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Federation for Immunogenetics (EFI) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161081v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02163126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer data-driven methods generating synthetic data: the HLA &amp;quot;avatars&amp;quot; are shifting paradigms in data sharing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Burrowing functional and immunogenetic information through the 1000 Genomes Project with Ferret v.3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malguid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation for Immunogenetics (EFI) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163126v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference of immunogenetic parameters reveals HLA-DRB1*11:01 allele associated with pediatric FSGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl A. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Dimensional Profiling of Single Memory CD8+T cells Reveals a Specific Pattern in Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSEP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-HLA web application: new tools for HLA genotypes studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Boussamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Walencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Refract-Lyma and CHUN Clinical Data Warehouse: from a research cohort to a regional electronic medical record system and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes biologie, informatique et mathématiques (JOBIM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a complete HLA analysis pipeline: HLA-Functional Immunogenomic eXploration (HLAfix)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+                <w:t xml:space="preserve">Exome sequencing in Hereditary Hypophosphatemic Rickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vargas-Poussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161729v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-centralized database: new challenges to design innovative contextualization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Geffard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rokhaya Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome sequencing in Hereditary Hypophosphatemic Rickets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
+                <w:t xml:space="preserve">Development of a complete HLA analysis pipeline: HLA-Functional Immunogenomic eXploration (HLAfix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Ianniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161739v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the treacherous waters of HLA imputation with the SHLARC (SNP-HLA Reference Consortium)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Development and validation of an alloscore in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lecerf Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161726v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an alloscore in kidney transplantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Navigating the treacherous waters of HLA imputation with the SHLARC (SNP-HLA Reference Consortium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161032v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of intracranial aneurysm (IA) in autosomal dominant polycystic kidney disease (PKD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gaisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIRP gene family : widespread conservation in animals, haplotypic polymorphisms in humans and its therapeutic consequences for monoclonal antibody reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Haspot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide association study (EWAS) with HIV infection status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the power of functional immunogenomics parameters to discover new associations with diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">HLA and asthma in the Consortium on Asthma among African-ancestry Populations in the Americas (CAAPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rafaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Hollenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex IGO meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Assises de génétique humaine et médicale 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161825v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenome-wide association study (EWAS) with HIV infection status</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Harnessing the power of functional immunogenomics parameters to discover new associations with diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Limou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex IGO meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161806v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA and asthma in the Consortium on Asthma among African-ancestry Populations in the Americas (CAAPA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Epigenome-wide association study (EWAS) with HIV infection status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jill Hollenbach</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de génétique humaine et médicale 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Labex IGO meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02161772v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02161806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-HLA : an online software suite to reveal the full details of HLA typing for genetic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Walencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de génétique humaine et médicale 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferret: a user­-friendly tool to extract data from the 1000 Genomes Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taverner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex IGO meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferret: a user-friendly tool to extract data from the 1000 Genomes Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taverner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EasyMatch-R: a web application to facilitate donor query in Hematopoietic Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Walencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex IGO meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kidney transplantation application (KiTapp): A visualization and contextualization tool in a kidney graft patients' cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Mannheim, Antigua and Barbuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD161 intermediate expression defines a novel activated, inflammatory and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS-ACTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP-HLA Reference Consortium : HLA and SNP data sharing for promoting HLA centric analyses in genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Walencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferret: a user-friendly tool to extract data from the 1000 Genomes Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Limou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taverner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02161754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of blood memory CD8+T cells at the single-cell level reveals a specific pattern of clonally expanded cells in multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS-ACTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18715,2275 +19099,2275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DrBenchmark: A Large Language Understanding Evaluation Benchmark for French Biomedical Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Khettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Language Resources and Evaluation Conference (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicoletta Calzolari; Min-Yen Kan, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Lung Transplantation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMistral: A Collection of Open-Source Pretrained Large Language Models for Medical Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62th Annual Meeting of the Association for Computational Linguistics (ACL'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DrBERT: Un modèle robuste pré-entraîné en français pour les domaines biomédical et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DrBERT: A Robust Pre-trained Model in French for Biomedical and Clinical domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th Annual Meeting of the Association for Computational Linguistics (ACL'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Study of Chronic Lung Allograft Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayane dos Santos Brito Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO Immuno 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integration of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annotating a French Clinical Texts Corpus on Acute Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Human Artificial Intelligence (HHAI) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829412v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK-like CD8+T cells with high cytotoxic properties are the reservoir of clonal cells and related to disease activity in multiple sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Integration of Human Intelligence into Artificial Intelligence to Provide Medical Practice-Based Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid Human Artificial Intelligence (HHAI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands. pp.293-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA220221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211145v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating a French Clinical Texts Corpus on Acute Heart Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+                <w:t xml:space="preserve">NK-like CD8+T cells with high cytotoxic properties are the reservoir of clonal cells and related to disease activity in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kervagoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Medical Informatics Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amsterdam, Netherlands. pp.231-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570087v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FrenchMedMCQA: A French Multiple-Choice Question Answering Dataset for Medical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOUHI 2022 @ Empirical Methods in Natural Language Processing (EMNLP) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abou Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de données synthétiques en aveugle : cas de données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 ème Journée de la recherche biomédicale Angers – Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction Homme-Machine au Service de la Médecine de Précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Machine quelle est ton humanité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence hybride pour prédire l'évolution des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Ed-Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2022 : 33ème Conference Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3502178.3529109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure distribution of Factor Analysis of Mixed Data (FAMD) and its application to personalized medicine of transplanted patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA 2021: 35th International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75100-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Contextualization of Biomedical Data: a case study in precision medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2020 - 17th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVM-based Tool to Detect Patients with Multiple Sclerosis Using a Commercial EMG Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar August Høgestøl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Tutturen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 10th Sensor Array and Multichannel Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sam.2018.8448391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour l'inférence de r éseau à partir de données RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Journées de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId702"/>
+      <w:footerReference w:type="default" r:id="rId712"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21130,51 +21514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05269410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Racap&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Truchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sablik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sannier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2408835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjalf Ziemssen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cortes Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ursule-Dufait" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane S B Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba-Hachemi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane a O Ciriaco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H Y Knorst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon T Carmo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15543" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusan Ali Catar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.07.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faddeenkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de S&#232;ze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gourraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guardiolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bernardinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.105730" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05141517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coudol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toublant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50194" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240746" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000005181" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04595515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01112-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115333v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba&#8208;hachemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Koskela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Degenhardt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15293" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Goodin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Khankhanian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285599" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04240337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M&#252;ller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quenardelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Gheoca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11979-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yoo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad C. Astor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02323-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42477" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04061183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reignier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosselot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leperlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2163467" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauveau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bas-Bernardet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01294-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04061037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Winkler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2022.11.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S Naslavsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia O Scliar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15282" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04139482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guillaudeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Axel Dein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00771-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05008054v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducloyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Medo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clement" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.809725" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Sugier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ashok Kumar Sreelatha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29133" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevreuil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Graillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9625" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593194v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/MCRR.1000175" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Valencia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Vergara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882497v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36711" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655070v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000003992" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bilonda Mutala" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dansette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ducoin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020189" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.12.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Amadou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05351-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04276889v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254945" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Anys" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa763" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04346737v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246157" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervagoet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monvoisin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03627433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Castelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mack" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hollenbach" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.774922" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313792v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Goodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Khankhanian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-021-01018-6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03627830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.774916" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287291v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siproudhis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-020-01246-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712597v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M Krysko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Akhbardeh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arjona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Nourbakhsh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waubant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51187" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56841-w" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22334" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308509v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2470289720907103" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287277v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewitte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa100" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493302v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Evenas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jamin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moneyron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.08.017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Daya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morii" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rafaels" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.01.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Krysko" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50988" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001660v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gauttier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pengam" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Biteau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135528" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464472v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma G&#243;mez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzkoa Lopez de Lapuente Portilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianire Astobiza" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Urtasun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010175" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02286174v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennox Din" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sheikh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitha Kosaraju" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekstr&#246;m Smedby" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Bernatsky" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22242" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04578827v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Patsopoulos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baranzini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santaniello" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shoostari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cotsapas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav7188" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414924v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Watson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz875" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04443990v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohith Madireddy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A Patsopoulos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan D Bos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Beecham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09773-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Brunetti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Chavan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08469-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290127v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benaniba" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Trudel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellat-Deceunynck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amiot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-6080-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poschmann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Josien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002517" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881148v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Goodin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190043" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464593v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Mitrovi&#269;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley H Beecham" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Dankowski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Goris" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.049" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736182v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yousef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Devereux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Gourraud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Jonzzon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Suleiman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883073818807787" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974926v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morille" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881155v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Heudes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2017.12.013" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damotte" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen3.12441" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135208v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mouillot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.04.014" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155110v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J Pappas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizee" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Paunic" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Beutner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Motyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2017.7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881140v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tremblay" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Agrawal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517747407" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560209v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouss&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Gourraud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-M Imbert-Marcille" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salama" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.05.006" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688649v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.59a3eda2d462b8028d8949aa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028041v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01203-2017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149588v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Dilthey" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mentzer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Cereb" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Iqbal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005151" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149695v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2016.10.016" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150105v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hollenbach" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J Pando" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy J Caillier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Oksenberg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.5" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150107v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2016.05.013" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQR2QHK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01560005v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna W van Steenbergen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Heemst" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nigon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2015-000099" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565210v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Xifara" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Davis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kemppinen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2770" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823375v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dalgleish" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur Thorisson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Desch&#234;nes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hewitt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719518v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ortonne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.124" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507297v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2009.10.028" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D0VMDFB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612146v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benayoun" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Gourraud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084374v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Nogueira" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2131" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732129v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Charles" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Banyahya" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913329v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568724v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Gassama" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Souqui&#232;res" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161081v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ba" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vince" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geffard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malguid" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanza" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163126v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161731v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Winkler" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163232v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161735v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163132v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Dabin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monlien" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161729v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Ianniello" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161733v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161739v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaisne" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161726v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161032v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecerf Defer" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005088" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161072v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leman" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161736v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guimon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Haspot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161720v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Garnier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoang" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nelson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161825v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161806v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161772v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161790v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garnier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cesbron" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161817v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taverner" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Winkler" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163244v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belkacem" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lam" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161837v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161749v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161745v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161754v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04211145v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dugast" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vogel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kervagoet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monvoisin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570087v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936574v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847078v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar August H&#248;gest&#248;l" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Tutturen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2018.8448391" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05630796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguiba-Hachemi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gourraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.03.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05630147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Caprio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gentilini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bernardinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba-Hachemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585261423063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Decaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01334-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05269410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Racap&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Truchot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sablik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bazoge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hmitouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29987-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04810587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sannier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2408835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04976312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Demuth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjalf Ziemssen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53542" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907532v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane S B Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane a O Ciriaco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H Y Knorst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon T Carmo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15543" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Danger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusan Ali Catar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.07.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04646029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demuth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faddeenkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de S&#232;ze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacob" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guardiolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2024.103263" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04712234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brocard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane dos Santos Brito Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renaud-Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01683-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2024.105730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Cortes Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ursule-Dufait" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05141517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coudol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toublant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50194" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-Driouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laplaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16363" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gourraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240746" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04595515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Audry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01112-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000005181" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauguen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maruani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abasq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2023.03.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourguiba&#8208;hachemi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Koskela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Degenhardt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15293" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Goodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Khankhanian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285599" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04240337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris M&#252;ller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quenardelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Gheoca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11979-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04061183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reignier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosselot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leperlier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2163467" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42477" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04192806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad C. Astor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02323-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04099231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauduit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bas-Bernardet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01294-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04061037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Winkler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Geffard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2022.11.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S Naslavsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia O Scliar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15282" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04139482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guillaudeux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bennis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Axel Dein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00771-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Sugier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ashok Kumar Sreelatha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Walencik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delbos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.14505" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Hjortdal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Griffin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cadoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W John Armitage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesjo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.17119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04004193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Ed-driouch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#233;neau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51649" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05008054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducloyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Medo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.809725" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895883v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevreuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Graillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9625" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747555v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Sayadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2022.00080" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837932v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218313" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/MCRR.1000175" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661198v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Valencia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelaria Vergara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.01.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882497v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36711" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rennec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2020.12.043" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150687v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gourdy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Amadou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05351-w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0000000000003992" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bilonda Mutala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dansette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ducoin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13020189" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04276889v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oksenberg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254945" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Anys" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tixier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa763" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03627433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Castelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mack" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hollenbach" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.774922" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04346737v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246157" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dugast" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vogel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervagoet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monvoisin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313792v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Goodin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Khankhanian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-021-01018-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03627830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.774916" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459301v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56841-w" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Evenas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lejus-Bourdeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jamin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moneyron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.08.017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287277v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewitte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa100" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2470289720907103" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336352v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Meyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22334" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287291v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flamant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouguen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siproudhis" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12876-020-01246-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M Krysko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Akhbardeh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arjona" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Nourbakhsh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waubant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51187" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490604v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Daya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Morii" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rafaels" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.01.011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548879v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Krysko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50988" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001660v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gauttier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pengam" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Biteau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mary" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI135528" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma G&#243;mez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzkoa Lopez de Lapuente Portilla" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianire Astobiza" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mena" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Urtasun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010175" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04578827v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Patsopoulos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baranzini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santaniello" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shoostari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cotsapas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav7188" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02286174v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennox Din" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sheikh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitha Kosaraju" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekstr&#246;m Smedby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Bernatsky" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414924v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Watson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz875" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04443990v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohith Madireddy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A Patsopoulos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffan D Bos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Beecham" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09773-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290127v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Benaniba" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Trudel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellat-Deceunynck" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amiot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-6080-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146016v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Brunetti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Chavan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08469-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156440v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poschmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Josien" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002517" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464593v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Mitrovi&#269;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley H Beecham" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Dankowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Goris" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.09.049" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yousef" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Devereux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Gourraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Jonzzon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Suleiman" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883073818807787" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881148v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Goodin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190043" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morille" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Heudes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2017.12.013" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792768v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damotte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen3.12441" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135208v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mouillot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2018.04.014" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J Pappas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lizee" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Paunic" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl R Beutner" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Motyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tpj.2017.7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881140v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tremblay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Agrawal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517747407" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560209v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouss&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Gourraud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-M Imbert-Marcille" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salama" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.05.006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.59a3eda2d462b8028d8949aa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028041v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Bisschop" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01203-2017" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149588v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Dilthey" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mentzer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Cereb" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamin Iqbal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005151" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149695v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charron" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2016.10.016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150105v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hollenbach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J Pando" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy J Caillier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R Oksenberg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150107v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2016.05.013" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQR2QHK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01560005v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna W van Steenbergen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Heemst" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nigon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2015-000099" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565210v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Xifara" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Davis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Kemppinen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2770" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823375v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dalgleish" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudmundur Thorisson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Desch&#234;nes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hewitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719518v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ortonne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.124" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507297v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2009.10.028" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D0VMDFB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612146v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benayoun" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Huet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Gourraud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084374v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Nogueira" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2131" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627542v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Corvellec" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Djillali Sid-Ahmed" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095900v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Sylla" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031177v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732129v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Charles" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Banyahya" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913329v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867655v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319735v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568724v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Gassama" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Souqui&#232;res" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Houssein" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163126v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161081v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ba" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geffard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malguid" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanza" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161731v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Winkler" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163232v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161735v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163132v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Dabin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monlien" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161739v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaisne" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vargas-Poussou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161733v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161729v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Ianniello" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161032v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecerf Defer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005088" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161726v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161072v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leman" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161736v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guimon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Haspot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161720v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Garnier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nelson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161772v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161825v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161806v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161790v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garnier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cesbron" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161817v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taverner" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Winkler" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163244v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Belkacem" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lam" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161837v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161749v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Herv&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163221v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161745v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02161754v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470938v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Khettari" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030633v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621178v2" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130214v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056658v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030599v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570087v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hadjadj" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829412v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220221" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04211145v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dugast" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vogel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kervagoet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monvoisin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824241v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03936574v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715833v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656359v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529109" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141653v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75100-5_44" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02922930v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316502" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847078v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar August H&#248;gest&#248;l" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Tutturen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2018.8448391" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>