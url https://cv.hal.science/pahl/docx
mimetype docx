--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -566,51 +566,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -816,1392 +816,1500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Embedded System Behaviors: A Comparative Analysis of Power Consumption and Hardware Performance Counters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">L'Apprentissage Machine au Sein des Jumeaux Numériques pour l'Estimation et la Détection des Menaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HS3 2025: 1st Workshop on Hardware-Supported Software Security - Co-located with ESORICS 2025, 25th of September 2025 in Toulouse, FR.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESORICS 2025, 25th of September 2025 in Toulouse, FR., Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">32nd Computer &amp; Electronics Security Application Rendez-vous (C&amp;ESAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France. pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225637v1</w:t>
+                <w:t xml:space="preserve">hal-05625861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Revealing Embedded System Behaviors: A Comparative Analysis of Power Consumption and Hardware Performance Counters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mezaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HS3 2025: 1st Workshop on Hardware-Supported Software Security - Co-located with ESORICS 2025, 25th of September 2025 in Toulouse, FR.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESORICS 2025, 25th of September 2025 in Toulouse, FR., Sep 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681789v1</w:t>
+                <w:t xml:space="preserve">hal-05225637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SADIS: real-time sound-based anomaly detection for industrial systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2023: 16th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.82-92, </w:t>
+              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57540-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353053v1</w:t>
+                <w:t xml:space="preserve">hal-04681789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">SADIS: real-time sound-based anomaly detection for industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPS 2023: 16th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.82-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57540-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275272v1</w:t>
+                <w:t xml:space="preserve">hal-04353053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t>
+                <w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Costé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831515v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Costé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159588v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience via blackbox self-piloting plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lübben</w:t>
+                <w:t xml:space="preserve">Manel Smine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wüstrich Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECW 2022: European Cyber Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006320v1</w:t>
+                <w:t xml:space="preserve">hal-04159588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+                <w:t xml:space="preserve">Resilience via blackbox self-piloting plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+                <w:t xml:space="preserve">Christian Lübben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wüstrich Lars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECW 2022: European Cyber Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle d’Excellence Cyber, Nov 2022, Rennes, France. pp.35-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162049v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated security approaches for IT and OT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Lavaur</w:t>
+                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528355v1</w:t>
+                <w:t xml:space="preserve">hal-04162049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticating IDS Autoencoders Using Multipath Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Larsen</w:t>
+                <w:t xml:space="preserve">Federated security approaches for IT and OT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNet 2021: 5th Cyber Security in Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681225v1</w:t>
+                <w:t xml:space="preserve">hal-03528355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and Data Analysis use cases for Cybersecurity through Mixed Reality Applications</w:t>
+                <w:t xml:space="preserve">Authenticating IDS Autoencoders Using Multipath Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kabil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+                <w:t xml:space="preserve">Raphaël Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSNet 2021: 5th Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402688v1</w:t>
+                <w:t xml:space="preserve">hal-03681225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyberCopter: a 3D helical visualisation for periodic signals of cyber attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Training and Data Analysis use cases for Cybersecurity through Mixed Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual Event, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CyberCopter: a 3D helical visualisation for periodic signals of cyber attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VR4Sec 2021 (Security for XR and XR for Security)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2211,245 +2319,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing cybersecurity using Digital Twin and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lannrion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Attack Strategies Against Black-Box DNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hmamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. , GDR SOC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,163 +2567,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 18th IEEE/IFIP Network Operations and Management Symposium (NOMS 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pal Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Zambenedetti Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Galis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper Chemouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2022-2022 IEEE/IFIP Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. IEEE, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2625,315 +2733,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deception Detected: An Empirical Study of SSH Honeypot Detection and Fingerprinting in a Capture-the-Flag Competition</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the Realism of Cyber-Physical Honeynets Against Advanced Attackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Durand</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05559426v1</w:t>
+                <w:t xml:space="preserve">hal-05559432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Realism of Cyber-Physical Honeynets Against Advanced Attackers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Deception Detected: An Empirical Study of SSH Honeypot Detection and Fingerprinting in a Capture-the-Flag Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05559432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-world detection and mitigation of AI-based cyberattacks and defence mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3080,51 +3188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ibadah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Benavente-Peces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24248218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044204v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1156656" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05543603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezaouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05543590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05225637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#252;bben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#252;strich Lars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03681225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614279" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmamouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Limam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Ibadah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Benavente-Peces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24248218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044204v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcombel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1156656" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05543603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mezaouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05543590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Jaafar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05225637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#252;bben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#252;strich Lars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03681225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kabil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmamouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Limam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>