--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1354,295 +1354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ammonium-Induced Increase in Rat Brain Lactate Concentration is Rapid and Reversible and is Compatible with Trafficking and Signaling Roles for Ammonium</w:t>
+                <w:t xml:space="preserve">The ammonium-induced increase in rat brain lactate concentration is rapid and reversible and is compatible with trafficking and signaling roles for ammonium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Kickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (11), pp.1830-1840. </w:t>
+              <w:t xml:space="preserve">, 2007, Epub. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646042v1</w:t>
+                <w:t xml:space="preserve">hal-00141736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ammonium-induced increase in rat brain lactate concentration is rapid and reversible and is compatible with trafficking and signaling roles for ammonium.</w:t>
+                <w:t xml:space="preserve">The Ammonium-Induced Increase in Rat Brain Lactate Concentration is Rapid and Reversible and is Compatible with Trafficking and Signaling Roles for Ammonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Provent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Kickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel L. Barbier</w:t>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Farion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Epub. </w:t>
+              <w:t xml:space="preserve">, 2007, 27 (11), pp.1830-1840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141736v1</w:t>
+                <w:t xml:space="preserve">hal-04646042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular localization of the glutamate transporters GLAST and GLT at the neuromuscular junction in rodents</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B9916F"/>
+    <w:nsid w:val="47A6DB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paikan-marcaggi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3575-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236510126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lecca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vincent Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Kollo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.08.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302310110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhild Gammelsaeter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Storm-Mathisen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh A Chaudhry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Chaudhry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Coles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kickler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rinholm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slettal&#248;kken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paikan Marcaggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Skare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Storm-Mathisen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.12.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TL3DJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Gylterud Owe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attwell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.116830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashila Hirji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2005.07.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSBH27BQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03165.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQT0X29-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3L0N3XZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billups" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.044263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2001.86.2.836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudu-Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Despeyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1998.00193.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP1C2Z03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thwaites" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00418.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSVX2WC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;ga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(00)25014-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.116.2.125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004240050871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ7LW43Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;ga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cotillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021595" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994960v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ankri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458603v5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paikan-marcaggi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3575-8340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236510126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lecca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vincent Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Kollo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2014.08.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302310110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhild Gammelsaeter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coppola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Storm-Mathisen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh A Chaudhry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Chaudhry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Coles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Provent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kickler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rinholm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slettal&#248;kken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paikan Marcaggi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Skare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Storm-Mathisen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.12.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TL3DJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Gylterud Owe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attwell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.116830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashila Hirji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2005.07.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSBH27BQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03165.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQT0X29-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3L0N3XZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billups" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.044263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Mort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2001.86.2.836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudu-Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Despeyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1998.00193.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP1C2Z03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thwaites" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00418.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSVX2WC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;ga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(00)25014-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.116.2.125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004240050871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJ7LW43Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;ga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cotillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.1996.sp021595" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994960v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ankri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458603v5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>