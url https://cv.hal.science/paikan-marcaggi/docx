--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -3457,51 +3457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A6DB00"/>
+    <w:nsid w:val="113C95E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>