--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -229,986 +229,986 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Einleitung: Gärten im Spannungsfeld von politischer Inanspruchnahme und gesellschaftlichen Herausforderungen – Geschichte, Erfahrungen, Perspektiven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2/2023, p. 173-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces communs, espaces à protéger. L’accès aux jardins publics en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.4596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Départ pour l’Ouest lointain : la découverte de l’Amérique par Gabriele Eckart. Dossier : L'Est à l'Ouest - trajectoires, expériences et modes d'expression des intellectuels, écrivains et artistes émigrés hors de RDA. Textes réunis par Emmanuelle Aurence-Beau, Sibylle Goepper, Anne Lemonnier-Lemieux et Ralf Zschachlitz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 volume (84), pp.157-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.18005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces communs, espaces à protéger. L’accès aux jardins publics en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemeinsame Freiräume, die es zu schützen gilt. Der Zugang zu öffentlichen Grünanlagen in Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, p. 237-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38/2023 (Sortir de l’enclos - Jardins et politique(s),), p. 5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemeinsame Freiräume, die es zu schützen gilt. Der Zugang zu öffentlichen Grünanlagen in Deutschland und Frankreich.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, p. 237-248</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte rendu de lecture] Pierre Grappin, « Mémoires d’un universitaire humaniste », Presses Universitaires de Paris Nanterre, 2020, 378 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139-142, pp.158-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.139.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...209 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Schubert, Vom Aufstehen, Ein Leben in Geschichten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ayrd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03861971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« exterminisme » selon Rudolf Bahro, ou comment survivre à la catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.139.0158⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d'Allemagne, 52, pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRE-CULTURE EN ALLEMAGNE : UN AUTRE MODÈLE DE RÉUNIFICATION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02-2020 (232), p. 62-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.232.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Schober Vita – Eine Nachlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1246,51 +1246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Höpel, Opposition, Dissidence et “Resistenz” à Leipzig, 1945-1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1328,51 +1328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÖFF-ÖFF, HÉRITIER DE GUSTO GRÄSER ? UNE AUTRE GENEALOGIE DU MONTE VERITÀ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, MONTE VERITA : Communautés d’expériences du corps et de retours à la nature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Argelès, Klaus Schlesinger ou l’écriture de l’histoire, Berlin et l’Allemagne, 1937-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hugues, “RDA, mon amour”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1543,51 +1543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Beziehungen zwischen der DDR und Frankreich in den 70er und 80er Jahren: zwischen Herabsetzung und Idealisierung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marxisme au prophétisme : la diffusion de la pensée de Rudolf Bahro en Allemagne de l'Est après 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (1), pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,51 +1681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exportation du &amp;quot;New Age&amp;quot; en Allemagne de l'Est depuis 1990 : l'exemple des communautés alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.229-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1750,51 +1750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en Allemagne de l'Est, vingt ans après la chute du mur (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, dossier (190), pp.3-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1819,51 +1819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transmission de l'héritage de 1968 à l'Est : communautés alternatives implantées en Allemagne de l'Est depuis 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1968 Quarante ans plus tard (54), pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation ou mise au pas des élites en RDA ? L'Institut de Littérature de Leipzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographies d’écrivains est-allemands parues depuis 1990 : quel retour sur le passé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société d'amitié germano-soviétique en R.D.A.(DSF) : une tentative d'approche biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes écologistes de R.D.A. en 1989 et 1990 : de la contestation à la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Hensel, une voix de la contestation féminine est-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2233,51 +2233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux saxons : enjeu politique, culturel et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la conquête spatiale, facteur d'identité dans la poésie de R.D.A. des années 60.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage écologique : la transition des ordures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes écologistes en RDA de 1980 à 1990 : continuité dans l'éclatement et l'éclectisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de la RDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 30-31, pp.71-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2541,51 +2541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Beziehungen zwischen der DDR und Frankreich in den 70er und 80er Jahren: zwischen Herabsetzung und Idealisierung.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Beziehungen zwischen der DDR und Frankreich in den 70er und 80er Jahren: zwischen Herabsetzung und Idealisierung.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Institut Schumann, Bonn (RFA), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire du Goulag dans les récits d’Allemands de l’Est depuis l’unification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire. Colloque de l'AGES 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,409 +2705,409 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dossier &amp;quot;Gärten und Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, p. 173-258, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’enclos : Jardins et politique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, https://journals.openedition.org/rgi/4124, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Gartenkunst 2/2023 &amp;quot;Garten und Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+                <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2/2023, 2023, Die Gartenkunst</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de l'enclos : jardin et politique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.4124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rgi.4124⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04317766v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04207564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3125,51 +3125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction : Norbert Elias Moyen Âge et procès de civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Anheim. EHESS, 2021, Etienne Anheim, 978-2-7132-2864-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,51 +3187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés rurales en Allemagne de l'Est : vers une réunification des contre-cultures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonnes Nouvelles, 2019, Florence Baillet, 978-2-37906-020-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3249,51 +3249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contre-cultures. Genèses, circulations, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroix Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins d’Allemagne : transferts, théories, imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Haberl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires du Goulag, déportés politiques européens en URSS,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">manuscrit université, 2004, 2-7481-4350-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3519,51 +3519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Bahro, une figure du lanceur d'alerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Presses universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanceurs d'alerte : héros, déviants ou sentinelles de la démocratie ? Sous la direction de Danièle Henky et de Nadine Willmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Chemins d'éthique, 978-2-38571-005-7</w:t>
@@ -3592,51 +3592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Club 99 : une expérience d’écologie radicale au sein de la communauté rurale de Sieben Linden (1999-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Choné; Phlippe Hamman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aurélie Choné/Philippe Hamman (Hrsg./éd.) Die Planzenwelt im Fokus der Environnemental Humanities / Le végétal au défi des Humanités environnementales, Peter Lang, Berlin, 2021, p. 209-229</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2021</w:t>
@@ -3665,51 +3665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Debatte um die Lehrbarkeit des Schriftstellerberufs in der DDR. Alfred Kurellas Rede zur Eröffnung des Instituts für Literatur in Leipzig am 30. Juli 1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Höepel/Hannes Siegrist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst, Politik und Gesellschaft in Europa seit dem 19. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Franz Steiner Verlag, 2017, 978-3-515-11933-7</w:t>
@@ -3738,51 +3738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétarisme dans l’Allemagne contemporaine et l’héritage de la Lebensreform,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses de l’alternativité : de la Lebensreform à l’altermondialisme/Metamorphose der Alternativen: Von der Lebensreform zur Globalisierungskritik, numéro Hors-Série des Recherches Germaniques, Presses Universitaires de Strasbourg, 11/2016, p. 219-229. P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11/2016 (Numéro Hors-Série des Recherches Germaniques), Presses universitaires de Strasbourg, 2016, Métamorphoses de l’alternativité : de la Lebensreform à l’altermondialisme/Metamorphose der Alternativen: Von der Lebensreform zur Globalisierungskritik, 978-2-86820-952-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Bahro 1977-1980, dissident en RDA, opposant en RFA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistance et opposition en RDA. Tentatives de conquête de l’espace public (1949-1990), Presses du Septentrion, 2015, p. 123-132.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contre-cultures : genèses, circulations, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin ouvrier allemand comme utopie normative dans la série télévisée « Die Laubenpieper von Pankow »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins d’Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionale Identität in der DDR : Heinz Czechowski in Sachsen – auf der Suche nach der verlorenen Heimat in der Autobiographie Die Pole der Erinnerung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostdeutsche Erinnerungsdiskurse nach 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank und Timme, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4135,51 +4135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges culturels entre la RDA et l’URSS : la Gesellschaft für Deutsch-Sowjetische Freundschaft (DSF, Société d’amitié germano-soviétique) - une tentative d’approche biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le tien e(s)t le mien » - Echanges culturels et linguistiques entre les mondes germanique et slave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université de Provence, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,285 +4198,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01412690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégies de retrait social des &amp;quot;perdants de l'histoire&amp;quot; : communautés alternatives sous la république de Weimar et en Allemagne de l'Est après 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOURSICAUT Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dislocation des Empires. Les perdants de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-239, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;maisonnette de jardin&amp;quot; (Gartenlaube) est-allemande, lieu de contrainte sociale ou lieu de mémoire et d'identité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RAVENEAU Gilles, SIROST Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-252, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00735711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin ouvrier au jardin familial est-allemand : de la culture ouvrière à la culture précaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture ouvrière /Arbeiterkultur Mutations d'une réalité complexe en Allemagne du XIXe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-222, 2011, Mondes germaniques, 978-2-7574-0210-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the 'Niche Society' to a Retreat from Society : East German Allotments as the Continuation of a Tradition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLARKE David, WÖLFEL Ute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remembering the German Democratic Republic. Divided Memory in a United Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan Ltd., pp.131-143, 2011, </w:t>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu des dossiers de la Stasi dans la vie publique en Allemagne depuis 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAMANT Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après un régime d'oppression : entre amnésie et catharsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.59-78, 2011</w:t>
@@ -4587,51 +4587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés alternatives en Allemagne de l'Est depuis 1990 : des laboratoires utopistes de l'Allemagne réunifiée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROWELL Jay, SAINT-GILLE Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile organisée aux XIXe et XXe siècles : perspectives allemandes et françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.227-241, 2010</w:t>
@@ -4654,203 +4654,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie de RDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Littérature et réunification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.940-941, 2007</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.959-960, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735738v1</w:t>
+                <w:t xml:space="preserve">hal-00735740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et réunification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Poésie de RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.959-960, 2007</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.940-941, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735740v1</w:t>
+                <w:t xml:space="preserve">hal-00735738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bayard, pp.1225, 2007</w:t>
@@ -4879,51 +4879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.Leipzig rebaptise ses rues. Un exemple de pratique urbaine dénominative de la République de Weimar à nos jours Strassenumbenennungen in Leipzig von der Weimarer Republik bis heute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des villes/The Memory of cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4948,51 +4948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kontinuität und Identitätsbrüchen in Wulf Kirstens Lyrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vom Gedicht zum Zyklus - Vom Zyklus zum Werk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 320-333, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,165 +5011,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langage et pouvoir : les lectures publiques de poésie en R.D.A. dans les années soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et pouvoir en interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2-902 126-13-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lyriklesungen als Raum der Rezeption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Es genügt nicht die einfache Wahrheit" - DDR-Lieteratur der sechziger Jahre in der Diskussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Ebert-Stiftung Büro Leipzig, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01465860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5187,51 +5187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Halle am Meer à la Moritzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Dirk Oschmann, Der Osten - eine westdeutsche Erfindung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Willy Ronis en RDA – La vie avant tout, 1960-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,51 +5373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture : Katja Oskamp, Marzahn mon amour – Geschichten einer Fußpflegerin [Marzahn mon amour – Histoires d’une pédicure]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5435,51 +5435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage de la RDA À propos de : Agnès Arp, Élisa Goudin-Steinmann, La RDA après la RDA. Des Allemands de l’Est racontent, Éditions du Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,51 +5497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Gabriele Eckart : Havelobst, Erinnerungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5559,51 +5559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Sociologie de Berlin, de Denis Bocquet et Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5621,51 +5621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Louis-Bernard Robitaille, Bouffées d’ostalgie – Fragments d’un continent disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leipzig : une galerie de portraits … à trous, ou la démocratie à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5777,51 +5777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Debatte um die Lehrbarkeit des Schriftstellerberufs in der DDR. Alfred Kurellas Rede zur Eröffnung des Instituts für Literatur in Leipzig am 30. Juli 1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5871,51 +5871,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'une identité dans la poésie de RDA de 1960 à 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Lyon 2 Lumière, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6032,51 +6032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4BEDCE9"/>
+    <w:nsid w:val="D98BC875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pailhes-anne-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0230-3862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031103472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39431514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046424942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pailh&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayrd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/aynm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3723?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230349698_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01451239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pailhes-anne-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0230-3862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031103472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39431514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046424942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pailh&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayrd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/aynm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3723?lang=fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230349698_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01451239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>