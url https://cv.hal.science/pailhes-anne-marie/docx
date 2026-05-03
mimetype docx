--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -415,934 +415,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Présentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38/2023 (Sortir de l’enclos - Jardins et politique(s),), p. 5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemeinsame Freiräume, die es zu schützen gilt. Der Zugang zu öffentlichen Grünanlagen in Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, p. 237-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces communs, espaces à protéger. L’accès aux jardins publics en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Départ pour l’Ouest lointain : la découverte de l’Amérique par Gabriele Eckart. Dossier : L'Est à l'Ouest - trajectoires, expériences et modes d'expression des intellectuels, écrivains et artistes émigrés hors de RDA. Textes réunis par Emmanuelle Aurence-Beau, Sibylle Goepper, Anne Lemonnier-Lemieux et Ralf Zschachlitz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 volume (84), pp.157-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.18005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04317684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemeinsame Freiräume, die es zu schützen gilt. Der Zugang zu öffentlichen Grünanlagen in Deutschland und Frankreich.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Gartenkunst (Worms)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, p. 237-248</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Schubert, Vom Aufstehen, Ein Leben in Geschichten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ayrd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...105 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03861971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu de lecture] Pierre Grappin, « Mémoires d’un universitaire humaniste », Presses Universitaires de Paris Nanterre, 2020, 378 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 139-142, pp.158-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.139.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Helga Schubert, Vom Aufstehen, Ein Leben in Geschichten</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« exterminisme » selon Rudolf Bahro, ou comment survivre à la catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d'Allemagne, 52, pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.2207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONTRE-CULTURE EN ALLEMAGNE : UN AUTRE MODÈLE DE RÉUNIFICATION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02-2020 (232), p. 62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.232.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Höpel, Opposition, Dissidence et “Resistenz” à Leipzig, 1945-1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/ayrd⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/aynm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...176 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03861982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Schober Vita – Eine Nachlese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la RDA et l'Allemagne de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ayot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03861976v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03861982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÖFF-ÖFF, HÉRITIER DE GUSTO GRÄSER ? UNE AUTRE GENEALOGIE DU MONTE VERITÀ</w:t>
               </w:r>
@@ -2800,50 +2800,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Gartenkunst 2/2023 &amp;quot;Garten und Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2/2023, 2023, Die Gartenkunst</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’enclos : Jardins et politique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2865,145 +2953,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, https://journals.openedition.org/rgi/4124, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313033v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l'enclos : jardin et politique(s)</w:t>
               </w:r>
@@ -4198,255 +4198,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01412690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;maisonnette de jardin&amp;quot; (Gartenlaube) est-allemande, lieu de contrainte sociale ou lieu de mémoire et d'identité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RAVENEAU Gilles, SIROST Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-252, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jardin ouvrier au jardin familial est-allemand : de la culture ouvrière à la culture précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture ouvrière /Arbeiterkultur Mutations d'une réalité complexe en Allemagne du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-222, 2011, Mondes germaniques, 978-2-7574-0210-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégies de retrait social des &amp;quot;perdants de l'histoire&amp;quot; : communautés alternatives sous la république de Weimar et en Allemagne de l'Est après 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOURSICAUT Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dislocation des Empires. Les perdants de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-239, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735716v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-00735719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the 'Niche Society' to a Retreat from Society : East German Allotments as the Continuation of a Tradition ?</w:t>
               </w:r>
@@ -4654,173 +4654,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et réunification</w:t>
+                <w:t xml:space="preserve">Poésie de RDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.959-960, 2007</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.940-941, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735740v1</w:t>
+                <w:t xml:space="preserve">hal-00735738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie de RDA</w:t>
+                <w:t xml:space="preserve">Littérature et réunification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DECULTOT Elisabeth, ESPAGNE Michel, LE RIDER Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du monde germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bayard, pp.940-941, 2007</w:t>
+              <w:t xml:space="preserve">, Bayard, pp.959-960, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735738v1</w:t>
+                <w:t xml:space="preserve">hal-00735740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Wolf</w:t>
               </w:r>
@@ -5553,151 +5553,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03862061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Louis-Bernard Robitaille, Bouffées d’ostalgie – Fragments d’un continent disparu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03862058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Sociologie de Berlin, de Denis Bocquet et Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pailhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03862053v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03862058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leipzig : une galerie de portraits … à trous, ou la démocratie à géométrie variable</w:t>
               </w:r>
@@ -6032,51 +6032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D98BC875"/>
+    <w:nsid w:val="43609704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pailhes-anne-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0230-3862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031103472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39431514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046424942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pailh&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayrd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/aynm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3723?lang=fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230349698_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01451239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pailhes-anne-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0230-3862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031103472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39431514" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046424942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pailh&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayrd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/aynm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.4124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02313867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3723?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230349698_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01451239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>