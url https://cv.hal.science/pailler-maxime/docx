--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -125,1564 +125,1658 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement et science politique : réfléchir, outiller et délimiter nos pratiques de recherche en contexte de transition</w:t>
+                <w:t xml:space="preserve">Le beau, le jardin et ce qu'on cache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386087v1</w:t>
-[...866 lines deleted...]
-                <w:t xml:space="preserve">hal-05385561v1</w:t>
+                <w:t xml:space="preserve">hal-05593477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard sur la personnification de l’action publique au prisme de la transition. Que faire des motivations personnelles ?</w:t>
+                <w:t xml:space="preserve">Raconter le territoire sous pression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Arènes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387257v1</w:t>
+              <w:t xml:space="preserve">Colloque « Les sollicitations en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, Oct 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fragilités exprimées et récits institutionnels performatifs : quels enjeux pour l'évaluation des transitions ?</w:t>
+                <w:t xml:space="preserve">Le dessin conté comme technique d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises d'évaluation</w:t>
+              <w:t xml:space="preserve">POPSU Transitions Rennes – Séminaire annuel de la recherche-action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05387268v1</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin conté comme technique d’enquête. Entre le portrait et le récit institutionnel.</w:t>
+                <w:t xml:space="preserve">De l’écart entre la création de données et leurs réceptions quotidiennes. Pour qui est la transition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche-action POPSU</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387298v1</w:t>
+              <w:t xml:space="preserve">Colloque Ralentir, bifurquer, « transitionner », 10 ans après la COP21, quelles transformations écologiques dans les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers, Nov 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche-action située en Centre-Bretagne : de l'usage des récits</w:t>
+                <w:t xml:space="preserve">Pour qui est l'atlas de biodiversité de Merdrignac ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ans de 1000 doctorants pour les territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387149v1</w:t>
+              <w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et Paysage 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserver de la place pour la coopération : les conditions d'une posture d'enquête empathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier POPSU Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation et montée en compétences : vertus de l’usage du récit dans le projet paysager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre communication et participation: usages du transmedia storytelling en aménagement et urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Cogato Lanza; Simon Gaberell; Kaoutar Harchi; Laurent Matthey; Julie Ambal, Feb 2023, Genéve, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement et science politique : réfléchir, outiller et délimiter nos pratiques de recherche en contexte de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de l’agriculture par les métiers de projet... vers un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sbiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalyser des mondes : colloque Agriculture et Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERPS – ENSA Paris-Est, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expérience immersive à l'hybridation des compétences par la lecture croisée du paysage d'un écoquartier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation et montée en compétences : vertus de l'usage du récit dans le projet paysager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre communication et participation : usages du transmedia storytelling en aménagement et urbanisme (clôture NMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un paysage murmuré à la création de communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les architectes au défi de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène : unité d’espace, unité de temps, unité d’action. Unité de ton ? Choix de paysages, choix d’arrière-plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales 2023 des ED ESC et STT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’outil personnel à l’action collective. Récits méthodologiques, sensibles et de concordance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du récit à l’enquête, de l’enquête au récit. Donner, recevoir, transmettre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABERS, UFR Lettres et Sciences Humaines, Mar 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche de cohésion, entre scènes de pouvoirs et coulisses informelles.</w:t>
+                <w:t xml:space="preserve">Un regard sur la personnification de l’action publique au prisme de la transition. Que faire des motivations personnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Doctoriales Arènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre fragilités exprimées et récits institutionnels performatifs : quels enjeux pour l'évaluation des transitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises d'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin conté comme technique d’enquête. Entre le portrait et le récit institutionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche-action POPSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04896185v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche-action située en Centre-Bretagne : de l'usage des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 ans de 1000 doctorants pour les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche de cohésion, entre scènes de pouvoirs et coulisses informelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un jardinier « d’excellence » ? Regards croisés, partages d’expériences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fougères Agglomération. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1829,51 +1923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbiti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pieto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Ngo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sbiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pieto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Ngo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>