--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -183,2231 +183,2231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">・カトリック大学教授)</w:t>
+                <w:t xml:space="preserve">Peripheral Nation-Building Strategies in 1867:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224948v1</w:t>
+                <w:t xml:space="preserve">hal-05263370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral Nation-Building Strategies in 1867:</w:t>
+                <w:t xml:space="preserve">The Conferences on Asian (Japanese) Religion and Law in Paris: 1873 and 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Asian Legal History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doshisha University, Kyoto, Jul 2025, Kyoto (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05263370v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle métaéthique pour la responsabilité environnementale :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECOMORPHOSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alban Roblez; Albin Wagener, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex oriente lux or lex? —</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Asia in Mirror”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cagliari, Mar 2024, Cagliari (Sardinia), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisonnement pratique persuasif en tant que résistance :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HORS NORME : L’APPORT DE LA DÉSOBÉISSANCE AU DROIT / BREAKING THE NORM: HOW DISOBEDIENCE CONTRIBUTES TO LAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2024, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre entrées de la surveillance dans le domaine juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et justice au XXIe siècle 7. La science du droit et les connaissances extra-juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPJ - Société française pour la philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la méritocratie à l’algocratie : comment le problème de la normativité du droit a disparu de la théorie du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et justice au XXIe siècle - 8. La démocratie en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPJ - Société française pour la philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitimate Expectations in Adam Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smith and Bentham: Theorizing Commercial Society and its Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de science politique de l'Université Catholique de Lille (ESPOL), PHARE: Philosophie, Histoire et Analyse des Représentations économiques. L'aboratoire de recherche de l'Université Paris 1 Panthéon Sorbonne, Centre Bentham. Laboratoire de recherche de l'école de droit de Sciences Po Paris, Jan 2024, Paris, Maison des Sciences Economiques de l'Université Paris 1 Panthéon-Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dworkin et la problématique de l’ignorance en droit face à la pratique juridique humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ignorance, les sciences et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Canali, Valentine Delcroix, Saïdou Diop; Faculté de droit et de science politique, Aix-en-Provence, Jan 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité humaine en tant qu'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rencontres de la SFPJ - ATELIER / WORKSHOP #6 La dignité humaine et philosophie du droit : vers une pensée juridique paternaliste post-métaphysique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPJ - Société française pour la philosophie et la théorie juridiques et politiques, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle métaéthique pour la responsabilité environnementale :</w:t>
+                <w:t xml:space="preserve">John Stuart Mill and Harriet Taylor in Dialogue: France, England, and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOMORPHOSES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05263352v1</w:t>
+              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ccy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conferences on Asian (Japanese) Religion and Law in Paris: 1873 and 1900</w:t>
+                <w:t xml:space="preserve">Ubi societas, ibi ius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Asian Legal History Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05315522v1</w:t>
+              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex oriente lux or lex? —</w:t>
+                <w:t xml:space="preserve">Les nudges dans la perspective critique du droit en tant que raisonnement pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Asia in Mirror”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04573330v1</w:t>
+              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement pratique persuasif en tant que résistance :</w:t>
+                <w:t xml:space="preserve">Aïdan, Géraldine et Bourcier, Danièle sous la dir., Humain Non-humain. Repenser l’intériorité du sujet de droit, Paris — La Défense: L.G.D.J. 2021, 218 p., collection: Droit et Société, série : Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HORS NORME : L’APPORT DE LA DÉSOBÉISSANCE AU DROIT / BREAKING THE NORM: HOW DISOBEDIENCE CONTRIBUTES TO LAW</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04573324v1</w:t>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.709 - 719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11196-023-10062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre entrées de la surveillance dans le domaine juridique</w:t>
+                <w:t xml:space="preserve">Hungarian Language and Law: Developing a Grammar for Social Inclusion, a Vocabulary for Political Emancipation. Special Issue (IJSL)—Editorial Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edina Vinnai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et justice au XXIe siècle 7. La science du droit et les connaissances extra-juridiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05478595v1</w:t>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.707-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11196-020-09762-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la méritocratie à l’algocratie : comment le problème de la normativité du droit a disparu de la théorie du droit ?</w:t>
+                <w:t xml:space="preserve">Toward a Better Understanding of Peripheral Nation-Building Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et justice au XXIe siècle - 8. La démocratie en questions</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05478628v1</w:t>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.823-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11196-020-09736-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimate Expectations in Adam Smith</w:t>
+                <w:t xml:space="preserve">Leibniz et les questions de l’ontologie juridique : la science, les règles et le concept du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smith and Bentham: Theorizing Commercial Society and its Future</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05478563v1</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dworkin et la problématique de l’ignorance en droit face à la pratique juridique humaine</w:t>
+                <w:t xml:space="preserve">Normativisme Kelsénien et défi néoréaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ignorance, les sciences et le droit</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04573345v1</w:t>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.065.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dignité humaine en tant qu'autonomie</w:t>
+                <w:t xml:space="preserve">Droit et géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Rencontres de la SFPJ - ATELIER / WORKSHOP #6 La dignité humaine et philosophie du droit : vers une pensée juridique paternaliste post-métaphysique ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05478584v1</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.4701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé Décomposé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORO. Revista de Ciencias Jurídicas y Sociales, Nueva Época</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_foro.2013.v16.n1.42550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Stuart Mill and Harriet Taylor in Dialogue: France, England, and Beyond</w:t>
+                <w:t xml:space="preserve">・カトリック大学教授)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...627 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihiro Kaino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maitrise. Philosophie du droit, Kyoto, Japan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Máté Paksy</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-04150441v1</w:t>
+                <w:t xml:space="preserve">hal-05224948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le droit rationnellement pour lire le monde juridiquement</w:t>
+                <w:t xml:space="preserve">Jolly Good Show. Like The Coral Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islands in Geography, Law, and Literature: A Cross-Disciplinary Journey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.227-248, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110770162-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150325v1</w:t>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-05478572v1</w:t>
+                <w:t xml:space="preserve">hal-04573388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Carte (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolly Good Show. Like The Coral Island</w:t>
+                <w:t xml:space="preserve">Cartographie de la codification en Amérique du Nord et du Sud (19e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04573388v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carte (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la codification en Amérique du Nord et du Sud (19e siècle)</w:t>
+                <w:t xml:space="preserve">Penser le droit rationnellement pour lire le monde juridiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p., 2022, droit public</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le droit rationnellement, lire le monde juridiquement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p, 2020, droit public, ISBN 978-2-84934-576-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theatrum legale mundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Societas Sancti Stephani domus editoria S. Sedis apostolicæ, 2007, 978-963-361-789-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04574256v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ius unum, lex multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mate Paksy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Szent István társulat az Apostoli Szentszék könyvkiadója. 2005, 963-361-679-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2438,64 +2438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Hungarian Language and Law: Developing a Grammar for Social Inclusion, Vocabulary for Political Emancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Paksy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edina Vinnai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,51 +2886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C605BE42"/>
+    <w:nsid w:val="DDAA7694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paksym" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174603258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29863921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119333532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Paksy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Kaino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ccy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-023-10062-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Szab&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Vinnai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-020-09762-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-020-09736-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.065.0215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Paksy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_foro.2013.v16.n1.42550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110770162-014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dijon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paksym" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174603258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29863921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119333532" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Paksy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ccy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-023-10062-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Vinnai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-020-09762-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-020-09736-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.065.0215" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Paksy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_foro.2013.v16.n1.42550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Kaino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110770162-014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04150325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dijon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>