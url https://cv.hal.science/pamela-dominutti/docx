--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pamela Dominutti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison to quantify oxidative potential measurement in aerosol particles: challenges and recommendations for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-177-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.011. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.121659. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135443v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local incomplete combustion emissions define the PM 2.5 oxidative potential in Northern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Bhattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Sekhar Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Moschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.3517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47785-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10-bound trace elements in pan-European urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.119630. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923, pp.171466. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular composition of clouds: a comparison between samples collected at tropical (Réunion Island, France) and mid-north (Puy de Dôme, France) latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.5567-5584. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-5567-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7261-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential depends on the choice of the assay: insights into 5 protocols comparison and implications for mitigation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1497 - 1512. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00007a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating major anthropogenic VOC emission sources in densely populated Vietnamese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.120927. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential in rural, suburban and city centre atmospheric environments in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Vörösmarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Kertész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (22), pp.14255 - 14269. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-14255-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft-based mass balance estimate of methane emissions from offshore gas facilities in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Pühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Fiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Gorchov Negron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A Kort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-1005-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153728. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latin America Early Career Earth System Scientist Network (LAECESS): addressing present and future challenges of the upcoming generations of scientists in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybelli Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rafael Bolaño-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.79. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00300-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and assessment of methane emissions from offshore oil and gas facilities on the Norwegian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Foulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-4303-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive volatile organic compound measurements and their implications for ground-level ozone formation in the two main urban areas of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Thi Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huu Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Doan Thien Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.118872. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering oxidative potential (OP) drivers of atmospheric PM10, PM2.5, and PM1 simultaneously in North-Eastern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159386. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of offshore oil and gas installations from a medium-sized airborne platform: method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-71-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-methane hydrocarbons in the vicinity of a petrochemical complex in the Metropolitan Area of São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silva Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Boian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine Corrêa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-021-00992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139790. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of off-shore oil & gas installations from a small airborne platform: Method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Atmospheric Pollutants from Urban Buses under Real-World Conditions: Implications of the Main Public Transport Mode in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vieira-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Trends of Formaldehyde and Acetaldehyde in the Megacity of São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.144. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8080144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde and acetaldehyde measurements in urban atmosphere impacted by the use of ethanol biofuel: Metropolitan Area of Sao Paulo (MASP), 2012–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des particules atmosphériques sur la santé : potentiel oxydant des particules dans différentes typologies de site en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.75-78, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of ultra-traces of PCBs in water based on microextraction and high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilahoudine Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RECENT ADVANCES IN FOOD ANALYSIS, November 5-8, 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of VOC emissions related to offshore North Sea oil and gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona E Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-B Bauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pamela Dominutti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison to quantify oxidative potential measurement in aerosol particles: challenges and recommendations for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-177-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.011. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.121659. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135443v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local incomplete combustion emissions define the PM 2.5 oxidative potential in Northern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Bhattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Sekhar Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Moschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.3517. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47785-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10-bound trace elements in pan-European urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.119630. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923, pp.171466. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7261-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular composition of clouds: a comparison between samples collected at tropical (Réunion Island, France) and mid-north (Puy de Dôme, France) latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.5567-5584. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-5567-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating major anthropogenic VOC emission sources in densely populated Vietnamese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.120927. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential in rural, suburban and city centre atmospheric environments in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Vörösmarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Kertész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (22), pp.14255 - 14269. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-14255-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft-based mass balance estimate of methane emissions from offshore gas facilities in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Pühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Fiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Gorchov Negron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A Kort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-1005-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential depends on the choice of the assay: insights into 5 protocols comparison and implications for mitigation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1497 - 1512. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00007a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latin America Early Career Earth System Scientist Network (LAECESS): addressing present and future challenges of the upcoming generations of scientists in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybelli Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rafael Bolaño-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.79. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00300-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and assessment of methane emissions from offshore oil and gas facilities on the Norwegian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Foulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-4303-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive volatile organic compound measurements and their implications for ground-level ozone formation in the two main urban areas of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Thi Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huu Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Doan Thien Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.118872. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering oxidative potential (OP) drivers of atmospheric PM10, PM2.5, and PM1 simultaneously in North-Eastern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159386. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153728. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-methane hydrocarbons in the vicinity of a petrochemical complex in the Metropolitan Area of São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silva Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Boian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine Corrêa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-021-00992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of offshore oil and gas installations from a medium-sized airborne platform: method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-71-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139790. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of off-shore oil & gas installations from a small airborne platform: Method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Atmospheric Pollutants from Urban Buses under Real-World Conditions: Implications of the Main Public Transport Mode in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vieira-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Trends of Formaldehyde and Acetaldehyde in the Megacity of São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.144. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8080144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde and acetaldehyde measurements in urban atmosphere impacted by the use of ethanol biofuel: Metropolitan Area of Sao Paulo (MASP), 2012–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des particules atmosphériques sur la santé : potentiel oxydant des particules dans différentes typologies de site en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.75-78, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of ultra-traces of PCBs in water based on microextraction and high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilahoudine Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RECENT ADVANCES IN FOOD ANALYSIS, November 5-8, 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of VOC emissions related to offshore North Sea oil and gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona E Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-B Bauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Dominutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-177-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salque Moreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Tripathi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Sekhar Bhowmik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Moschos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Ping Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47785-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7261-2024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00007a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Hopkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Shaw" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Mills" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; V&#246;r&#246;smarty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14255-2023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiehn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Gorchov Negron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Kort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1005-2024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelli Barbosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rafael Bola&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00300-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03641473v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Foulds" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shaw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Bateson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4303-2022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Hien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huu Huy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Doan Thien Chi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hopkins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159386" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Andrews" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-71-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silva Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Boian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine Corr&#234;a dos Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-021-00992-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vieira-Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10030108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Alejandra Dominutti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rothschild Franco de Carvalho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8080144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.091" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elazzouzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43879" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976544v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona E Wilde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Andrews" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-B Bauguitte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Burton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Dominutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-177-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salque Moreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Tripathi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Sekhar Bhowmik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Moschos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Ping Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47785-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7261-2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Hopkins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Shaw" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Mills" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120927" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; V&#246;r&#246;smarty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14255-2023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P&#252;hl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiehn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Gorchov Negron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Kort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1005-2024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00007a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelli Barbosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rafael Bola&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00300-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03641473v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Foulds" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Allen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shaw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Bateson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4303-2022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543394v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Hien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huu Huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Doan Thien Chi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hopkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118872" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;rez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159386" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silva Coelho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Boian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine Corr&#234;a dos Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-021-00992-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-71-2021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vieira-Filho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10030108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Alejandra Dominutti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rothschild Franco de Carvalho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8080144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.091" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elazzouzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43879" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976544v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona E Wilde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Andrews" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-B Bauguitte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Burton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>