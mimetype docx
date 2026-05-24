--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pamela Dominutti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison to quantify oxidative potential measurement in aerosol particles: challenges and recommendations for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-177-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.011. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.121659. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135443v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local incomplete combustion emissions define the PM 2.5 oxidative potential in Northern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Bhattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Sekhar Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Moschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.3517. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47785-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10-bound trace elements in pan-European urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.119630. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923, pp.171466. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7261-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular composition of clouds: a comparison between samples collected at tropical (Réunion Island, France) and mid-north (Puy de Dôme, France) latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.5567-5584. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-5567-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating major anthropogenic VOC emission sources in densely populated Vietnamese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.120927. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential in rural, suburban and city centre atmospheric environments in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Vörösmarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Kertész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (22), pp.14255 - 14269. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-14255-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft-based mass balance estimate of methane emissions from offshore gas facilities in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Pühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Fiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Gorchov Negron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A Kort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-1005-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential depends on the choice of the assay: insights into 5 protocols comparison and implications for mitigation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1497 - 1512. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00007a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latin America Early Career Earth System Scientist Network (LAECESS): addressing present and future challenges of the upcoming generations of scientists in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybelli Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rafael Bolaño-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.79. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00300-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and assessment of methane emissions from offshore oil and gas facilities on the Norwegian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Foulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-4303-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive volatile organic compound measurements and their implications for ground-level ozone formation in the two main urban areas of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Thi Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huu Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Doan Thien Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.118872. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering oxidative potential (OP) drivers of atmospheric PM10, PM2.5, and PM1 simultaneously in North-Eastern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159386. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153728. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-methane hydrocarbons in the vicinity of a petrochemical complex in the Metropolitan Area of São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silva Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Boian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine Corrêa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-021-00992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of offshore oil and gas installations from a medium-sized airborne platform: method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-71-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139790. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of off-shore oil & gas installations from a small airborne platform: Method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Atmospheric Pollutants from Urban Buses under Real-World Conditions: Implications of the Main Public Transport Mode in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vieira-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Trends of Formaldehyde and Acetaldehyde in the Megacity of São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.144. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8080144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde and acetaldehyde measurements in urban atmosphere impacted by the use of ethanol biofuel: Metropolitan Area of Sao Paulo (MASP), 2012–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des particules atmosphériques sur la santé : potentiel oxydant des particules dans différentes typologies de site en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.75-78, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of ultra-traces of PCBs in water based on microextraction and high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilahoudine Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RECENT ADVANCES IN FOOD ANALYSIS, November 5-8, 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of VOC emissions related to offshore North Sea oil and gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona E Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-B Bauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pamela Dominutti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory comparison to quantify oxidative potential measurement in aerosol particles: challenges and recommendations for harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-177-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.011. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.121659. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local incomplete combustion emissions define the PM 2.5 oxidative potential in Northern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Bhattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himadri Sekhar Bhowmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Moschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Ping Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.3517. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47785-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10-bound trace elements in pan-European urban atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 260, pp.119630. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135443v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 923, pp.171466. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular composition of clouds: a comparison between samples collected at tropical (Réunion Island, France) and mid-north (Puy de Dôme, France) latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lavanant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.5567-5584. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-5567-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optimal regression model for source apportionment of the oxidative potential of PM 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salque Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.7261-7282. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7261-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential depends on the choice of the assay: insights into 5 protocols comparison and implications for mitigation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1497 - 1512. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00007a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating major anthropogenic VOC emission sources in densely populated Vietnamese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318, pp.120927. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential in rural, suburban and city centre atmospheric environments in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté Vörösmarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Kertész</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (22), pp.14255 - 14269. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-14255-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft-based mass balance estimate of methane emissions from offshore gas facilities in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Pühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Fiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Gorchov Negron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A Kort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-1005-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153728. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latin America Early Career Earth System Scientist Network (LAECESS): addressing present and future challenges of the upcoming generations of scientists in the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybelli Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Rafael Bolaño-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.79. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-022-00300-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and assessment of methane emissions from offshore oil and gas facilities on the Norwegian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Foulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-4303-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive volatile organic compound measurements and their implications for ground-level ozone formation in the two main urban areas of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Thi Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huu Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Doan Thien Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.118872. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering oxidative potential (OP) drivers of atmospheric PM10, PM2.5, and PM1 simultaneously in North-Eastern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.159386. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of offshore oil and gas installations from a medium-sized airborne platform: method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-71-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-methane hydrocarbons in the vicinity of a petrochemical complex in the Metropolitan Area of São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Silva Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Boian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailine Corrêa dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-021-00992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139790. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility level measurement of off-shore oil & gas installations from a small airborne platform: Method development for quantification and source identification of methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudence Bateson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Atmospheric Pollutants from Urban Buses under Real-World Conditions: Implications of the Main Public Transport Mode in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vieira-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10030108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bahino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Yoboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Trends of Formaldehyde and Acetaldehyde in the Megacity of São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.144. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8080144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde and acetaldehyde measurements in urban atmosphere impacted by the use of ethanol biofuel: Metropolitan Area of Sao Paulo (MASP), 2012–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Alejandra Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rothschild Franco de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.05.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des particules atmosphériques sur la santé : potentiel oxydant des particules dans différentes typologies de site en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.75-78, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid determination of ultra-traces of PCBs in water based on microextraction and high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilahoudine Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RECENT ADVANCES IN FOOD ANALYSIS, November 5-8, 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, prague, Czech Republic. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of VOC emissions related to offshore North Sea oil and gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona E Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-B Bauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Dominutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-177-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salque Moreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Tripathi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Sekhar Bhowmik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Moschos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Ping Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47785-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7261-2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Hopkins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Shaw" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Mills" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120927" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; V&#246;r&#246;smarty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14255-2023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P&#252;hl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiehn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Gorchov Negron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Kort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1005-2024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00007a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelli Barbosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rafael Bola&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00300-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03641473v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Foulds" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Allen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shaw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Bateson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4303-2022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543394v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Hien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huu Huy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Doan Thien Chi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hopkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118872" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;rez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159386" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silva Coelho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Boian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine Corr&#234;a dos Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-021-00992-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Andrews" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-71-2021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vieira-Filho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10030108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Alejandra Dominutti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rothschild Franco de Carvalho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8080144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.091" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elazzouzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43879" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976544v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona E Wilde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Andrews" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-B Bauguitte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Burton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Dominutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-177-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salque Moreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Tripathi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Sekhar Bhowmik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Moschos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Ping Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47785-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pailler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5567-2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7261-2024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S Borlaza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00007a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Hopkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Shaw" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Mills" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120927" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; V&#246;r&#246;smarty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Kert&#233;sz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14255-2023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P&#252;hl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fiehn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Gorchov Negron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Kort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1005-2024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybelli Barbosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Rafael Bola&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00300-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03641473v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Foulds" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shaw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Bateson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-4303-2022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Thi Hien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huu Huy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Doan Thien Chi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hopkins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159386" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Andrews" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-71-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Silva Coelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Boian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine Corr&#234;a dos Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-021-00992-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-165" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vieira-Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10030108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Alejandra Dominutti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rothschild Franco de Carvalho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8080144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.05.091" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elazzouzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43879" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976544v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona E Wilde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Andrews" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-B Bauguitte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Burton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>