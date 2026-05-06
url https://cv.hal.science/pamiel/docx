--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -558,191 +558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit territoire et marchés des groupes de presse locale Une analyse de la stratégie de diversification du Groupe La Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Négocier son rapport aux plateformes: les représentations des managers de presse locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122-135</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900319v1</w:t>
+                <w:t xml:space="preserve">hal-02879567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier son rapport aux plateformes: les représentations des managers de presse locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petit territoire et marchés des groupes de presse locale Une analyse de la stratégie de diversification du Groupe La Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.74-87</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879567v1</w:t>
+                <w:t xml:space="preserve">hal-02900319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des localiers à l'heure des mutations économique et numérique de la presse locale. Vers un journalisme de service ?</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale.</w:t>
+                <w:t xml:space="preserve">L’ordinaire du politique dans les médias français. Les apports de la comparaison internationale pour dresser un état des lieux de la place du politique dans le champ journalistique hors campagne électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baisnée</w:t>
@@ -2776,191 +2776,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le devenir-plateforme des titres de PQR. Marque de presse et territoire comme alternative à désintermédiation », colloque Lerass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de la participation au cœur des nouveaux modèles éditoriaux de la PQR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Journalisme et plateformes, de la symbiose à la dépendance », Toulouse, 23-25 janvier 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque international « La participation dans un monde de communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Saint-Louis, Bruxelles, Sep 2019, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507946v1</w:t>
+                <w:t xml:space="preserve">hal-05090613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la participation au cœur des nouveaux modèles éditoriaux de la PQR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le devenir-plateforme des titres de PQR. Marque de presse et territoire comme alternative à désintermédiation », colloque Lerass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « La participation dans un monde de communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Saint-Louis, Bruxelles, Sep 2019, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">« Journalisme et plateformes, de la symbiose à la dépendance », Toulouse, 23-25 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090613v1</w:t>
+                <w:t xml:space="preserve">hal-03507946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La conception de la qualité de l’information par les managers des groupes de PQR »</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ED53544"/>
+    <w:nsid w:val="58BC0CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3941,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pamiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1171-431X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Powers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0267323119830054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Riberi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/377729748_Transitions_en_tension_Controverses_et_tensions_autour_des_transitions_ecologiques/references" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784059712" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_science_pour_le_journaliste_alexandre_joux-9782336409726-78350.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05190314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03664029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_presse_quotidienne_regionale-9782348057977" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1761/9782706146626/le-journalisme-de-solutions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662866v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pamiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1171-431X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v14.n1.2025.661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Gousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2022-0057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Powers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0267323119830054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Riberi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/377729748_Transitions_en_tension_Controverses_et_tensions_autour_des_transitions_ecologiques/references" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784059712" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_science_pour_le_journaliste_alexandre_joux-9782336409726-78350.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05190314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03664029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_presse_quotidienne_regionale-9782348057977" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1761/9782706146626/le-journalisme-de-solutions" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01662866v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>