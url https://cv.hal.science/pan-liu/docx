--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of low-frequency oscillations using real-time phase-contrast MRI during drowsiness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoze Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pan Liu</w:t>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Foster</w:t>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaopeng Zhou</w:t>
+                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-025-00741-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411922v1</w:t>
+                <w:t xml:space="preserve">hal-05302209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kimi Owashi</w:t>
+                <w:t xml:space="preserve">One-Year Results of Orthokeratology and Defocus Incorporated Multiple Segment Lenses in French Children for Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
+              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7759/cureus.83106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057660v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Results of Orthokeratology and Defocus Incorporated Multiple Segment Lenses in French Children for Myopia Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poret</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of low-frequency oscillations using real-time phase-contrast MRI during drowsiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoze Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7759/cureus.83106⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-025-00741-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05184731v1</w:t>
+                <w:t xml:space="preserve">hal-05057660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
+                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.721-732. </w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302209v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
               </w:r>
@@ -2188,64 +2188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Came First: Ventricular Enlargement or Abnormal CSF Circulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Attekeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,103 +2435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Evaluation of Low-Frequency Oscillation in Blood and CSF Flow and its Changes from Eye Open to Eye Closed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoze Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaopeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
@@ -2703,64 +2703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Attekeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3445,407 +3445,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time phase contrast sequences versus conventional phase contrast sequences in cerebral blood flow quantification: an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pan LIU</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2023/2295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309973v1</w:t>
+                <w:t xml:space="preserve">hal-04135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
+              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479470v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase contrast sequences versus conventional phase contrast sequences in cerebral blood flow quantification: an in vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimi Owashi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2023/2295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04135304v1</w:t>
+                <w:t xml:space="preserve">hal-04479470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une nouvelle séquence de quantification en temps réel du débit veineux cérébral</w:t>
               </w:r>
@@ -4175,273 +4175,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289919v1</w:t>
+                <w:t xml:space="preserve">hal-04289875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289875v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Phase Contrast MRI to quantify Cerebral arterial flow change during variations breathing</w:t>
               </w:r>
@@ -7194,51 +7194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoze Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-025-00741-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.83106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leharanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ahiatsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2022.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03736586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Plancke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/2845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2022/2772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lokossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Makki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03941270v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boulanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.83106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoze Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-025-00741-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leharanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ahiatsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2022.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03736586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Plancke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/2845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2022/2772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lokossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Makki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03941270v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>