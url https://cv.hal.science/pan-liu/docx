--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -234,1099 +234,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmantle pressure under the influence of free breathing: non-invasive quantification of the aqueduct pressure gradient in healthy adults</w:t>
+                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Metanbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00612-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865702v1</w:t>
+                <w:t xml:space="preserve">hal-05302209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
+                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Attekeble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302209v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Results of Orthokeratology and Defocus Incorporated Multiple Segment Lenses in French Children for Myopia Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7759/cureus.83106⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101607v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of low-frequency oscillations using real-time phase-contrast MRI during drowsiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoze Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaopeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12987-025-00741-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (5), pp.1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Year Results of Orthokeratology and Defocus Incorporated Multiple Segment Lenses in French Children for Myopia Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
+              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7759/cureus.83106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184731v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
+                <w:t xml:space="preserve">Synchronous assessment of CSF and cerebral arteriovenous flow interactions across ultra-low, low, respiratory, and cardiac frequencies using real-time phase-contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Metanbou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.121490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862675v1</w:t>
+                <w:t xml:space="preserve">hal-05294750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous assessment of CSF and cerebral arteriovenous flow interactions across ultra-low, low, respiratory, and cardiac frequencies using real-time phase-contrast MRI</w:t>
+                <w:t xml:space="preserve">Transmantle pressure under the influence of free breathing: non-invasive quantification of the aqueduct pressure gradient in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.121490. </w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294750v1</w:t>
+                <w:t xml:space="preserve">hal-04865702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Tracking Post Processing to Detect Visual Artifacts and Quantify Visual Attention under Cognitive Task Activity during fMRI</w:t>
               </w:r>
@@ -1423,334 +1423,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the accuracy of real-time phase-contrast MRI and quantifying the effects of free breathing on cerebrospinal fluid dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-contrast MRI analysis of cerebral blood and CSF flow dynamic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Piedad Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00520-0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00578-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517606v1</w:t>
+                <w:t xml:space="preserve">hal-04761660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-contrast MRI analysis of cerebral blood and CSF flow dynamic interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validating the accuracy of real-time phase-contrast MRI and quantifying the effects of free breathing on cerebrospinal fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.88. </w:t>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00578-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761660v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Free Breathing on Cerebral Venous Flow: a real-time phase contrast MRI study in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,780 +2169,780 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Came First: Ventricular Enlargement or Abnormal CSF Circulation?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craniospinal compliance studied by PC-MRI and intracranial pressure measurement in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2025/1063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58530/2025/4714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274008v1</w:t>
+                <w:t xml:space="preserve">hal-05274061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniospinal compliance studied by PC-MRI and intracranial pressure measurement in hydrocephalus patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimi Owashi</w:t>
+                <w:t xml:space="preserve">Quantitative Evaluation of Low-Frequency Oscillation in Blood and CSF Flow and its Changes from Eye Open to Eye Closed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoze Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2025/4714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58530/2025/4568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274061v1</w:t>
+                <w:t xml:space="preserve">hal-05273988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of Low-Frequency Oscillation in Blood and CSF Flow and its Changes from Eye Open to Eye Closed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiration Can Trigger Cerebrovascular Reactivity: A New Method to Quantify Respiratory-Driven CVR Using Real-time phase contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuting Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 2025-International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu (Hawai'i), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273988v1</w:t>
+                <w:t xml:space="preserve">hal-05092743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration Can Trigger Cerebrovascular Reactivity: A New Method to Quantify Respiratory-Driven CVR Using Real-time phase contrast MRI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueduct pressure gradient quantified by MRI in hydrocephalus populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2025-International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2025/0589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092743v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueduct pressure gradient quantified by MRI in hydrocephalus populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Portal vein flow and motion quantification by Real-Time Phase Contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Plancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2025/0589⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2025/2845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274022v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portal vein flow and motion quantification by Real-Time Phase Contrast MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which Came First: Ventricular Enlargement or Abnormal CSF Circulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Yzet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2025/2845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58530/2025/1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274037v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Breathing and Cardiac functions interact with Cerebral arterio-venous blood flows: Origin of CSF oscillations</w:t>
               </w:r>
@@ -2954,77 +2954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapoore, Singapore. </w:t>
@@ -3101,51 +3101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,77 +3218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapore, Singapore. </w:t>
@@ -3326,90 +3326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'hétérogénéité du système veineux cérébral en IRM à contraste de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3464,77 +3464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time phase contrast sequences versus conventional phase contrast sequences in cerebral blood flow quantification: an in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,329 +3579,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309973v1</w:t>
+                <w:t xml:space="preserve">hal-04479470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
+              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479470v1</w:t>
+                <w:t xml:space="preserve">hal-04309973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une nouvelle séquence de quantification en temps réel du débit veineux cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,64 +3978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4080,532 +4080,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow 2.0 -a flexible, scalable, cross-platform post-processing software for realtime phase contrast sequences</w:t>
+                <w:t xml:space="preserve">Real-Time Phase Contrast MRI to quantify Cerebral arterial flow change during variations breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2022-International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736871v1</w:t>
+                <w:t xml:space="preserve">hal-03736876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289875v1</w:t>
+                <w:t xml:space="preserve">hal-04289919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289919v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Phase Contrast MRI to quantify Cerebral arterial flow change during variations breathing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan LIU</w:t>
+                <w:t xml:space="preserve">Flow 2.0 -a flexible, scalable, cross-platform post-processing software for realtime phase contrast sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2022-International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736876v1</w:t>
+                <w:t xml:space="preserve">hal-04303571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ICP the main source of cerebral venous blood dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,1193 +4629,1184 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow 2.0 -a flexible, scalable, cross-platform post-processing software for realtime phase contrast sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systolic and diastolic phases in healthy young adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sidy Fall</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bridging the Gap: from Brain Mechanics to Brain Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leiden, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303571v1</w:t>
+                <w:t xml:space="preserve">hal-04289935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systolic and diastolic phases in healthy young adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Balédent</w:t>
+                <w:t xml:space="preserve">Flow 2.0 - a flexible, scalable, cross-platform post-processing software for real-time phase contrast sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging the Gap: from Brain Mechanics to Brain Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2022/2772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289935v1</w:t>
+                <w:t xml:space="preserve">hal-04525103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow 2.0 - a flexible, scalable, cross-platform post-processing software for real-time phase contrast sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu Pan</w:t>
+                <w:t xml:space="preserve">Flow 2.0 -a flexible, scalable, cross-platform post-processing software for realtime phase contrast sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baledent</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB ISMRT 31st Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM 2022-International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2022/2772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525103v1</w:t>
+                <w:t xml:space="preserve">hal-03736871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et Précision de l’IRM Echo Planar en contraste de phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebro spinal fluid dynamic in front of cardiac and breathing influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (5ème SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2021-International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316210v1</w:t>
+                <w:t xml:space="preserve">hal-03738459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Real-Time Echo-Planar Imaging Phase Contrast MRI</w:t>
+                <w:t xml:space="preserve">Optimisation et Précision de l’IRM Echo Planar en contraste de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baledent</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021-International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (5ème SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738468v1</w:t>
+                <w:t xml:space="preserve">hal-04316210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebro spinal fluid dynamic in front of cardiac and breathing influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Real-Time Echo-Planar Imaging Phase Contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baledent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2021-International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738459v1</w:t>
+                <w:t xml:space="preserve">hal-03738468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-automatic Software for Processing Real-Time Phase-Contrast MRI Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post Processing Software for Echo Planar Imaging Phase Contrast Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Lokossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pan Liu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vipimage 2019 (VII ECCOMAS THEMATIC CONFERENCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ISMRM 2019-International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316192v1</w:t>
+                <w:t xml:space="preserve">hal-03736643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Traitement de l'IRM de Flux « Temps Réel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Lokossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine ( 4ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Processing Software for Echo Planar Imaging Phase Contrast Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time phase contrast magnetic resonance imaging for assessment of cerebral haemodynamics during breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2019-International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736643v1</w:t>
+                <w:t xml:space="preserve">hal-03736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase contrast magnetic resonance imaging for assessment of cerebral haemodynamics during breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semi-automatic Software for Processing Real-Time Phase-Contrast MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019-International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Vipimage 2019 (VII ECCOMAS THEMATIC CONFERENCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736882v1</w:t>
+                <w:t xml:space="preserve">hal-04316192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of resistance to CSF outflow on CSF dynamic and ventricular morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,273 +5881,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of resistance to CSF outflow on CSF dynamic and ventricular morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation par IRM des écoulements du sang et du LCS en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Lokossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocephalus. International Society of Hydrocephalus and Cerebrospinal Fluid Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Boulogne, Italy</w:t>
+              <w:t xml:space="preserve">6ème rencontre du GDR Mécabio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316031v1</w:t>
+                <w:t xml:space="preserve">hal-04316158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation par IRM des écoulements du sang et du LCS en temps réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Impact of resistance to CSF outflow on CSF dynamic and ventricular morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre du GDR Mécabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Hydrocephalus. International Society of Hydrocephalus and Cerebrospinal Fluid Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulogne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316158v1</w:t>
+                <w:t xml:space="preserve">hal-04316031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6165,90 +6165,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of cerebral drainage studied by phase contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6303,77 +6303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faisabilité de l'application clinique de séquences de Contraste de Phase en Temps Réel (TR-CP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6428,90 +6428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application in vivo de l'IRM contraste de phase en temps réel - Quantification de l'effet de la respiration sur les artères cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -6540,77 +6540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par IRM de l'influence de la respiration sur la dynamique veineuse cérébrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,90 +6661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hydrocephalus on the cerebral venous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Ahiatsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,51 +7194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boulanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.83106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoze Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-025-00741-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leharanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ahiatsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2022.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03736586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Plancke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/2845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2022/2772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lokossou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Makki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03941270v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoze Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-025-00741-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boulanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jany" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.83106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04667117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leharanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ahiatsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinimag.2022.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03736586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J.S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Plancke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/2845" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12712" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2022/2772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lokossou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Makki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03941270v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32040-9_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>