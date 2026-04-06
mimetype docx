--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -360,429 +360,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
+                <w:t xml:space="preserve">Colossal vertical conductivity enhancement in graphene by wrinkle engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Delre</w:t>
+                <w:t xml:space="preserve">Marinos Dimitropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Chahine</w:t>
+                <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
+                <w:t xml:space="preserve">Anastasios Manikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
+                <w:t xml:space="preserve">Christos Tsakonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Saviano</w:t>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
+              <w:t xml:space="preserve">Materials Today Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2025.100575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225739v1</w:t>
+                <w:t xml:space="preserve">hal-04906744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear Silver(I)–Selenium Clusters Formation in Selenopeptides</w:t>
+                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tshering Zangmo</w:t>
+                <w:t xml:space="preserve">Pietro Delre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Szczerba</w:t>
+                <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Kanavos</w:t>
+                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+                <w:t xml:space="preserve">Michele Saviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (11), pp.5348-5353. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022734v1</w:t>
+                <w:t xml:space="preserve">hal-05225739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal vertical conductivity enhancement in graphene by wrinkle engineering</w:t>
+                <w:t xml:space="preserve">Multinuclear Silver(I)–Selenium Clusters Formation in Selenopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinos Dimitropoulos</w:t>
+                <w:t xml:space="preserve">Tshering Zangmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Papasouli</w:t>
+                <w:t xml:space="preserve">Paulina Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Manikas</w:t>
+                <w:t xml:space="preserve">Ioannis Kanavos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Tsakonas</w:t>
+                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.100575. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.5348-5353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2025.100575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906744v1</w:t>
+                <w:t xml:space="preserve">hal-05022734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectricity in Epitaxial Tetragonal ZrO2 Thin Films</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sivaselvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R Rekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibin Kunnumpurathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optical Properties of Diamino-Pillared Graphene Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,1164 +1679,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between electron delocalization and low-lying excited states of BN-doped aromatic hydrocarbons</w:t>
+                <w:t xml:space="preserve">Design of New Thiadiazole Derivatives with Improved Antidiabetic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zhang</w:t>
+                <w:t xml:space="preserve">Chiépi Nadège Dominique Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+                <w:t xml:space="preserve">Nanou Tiéba Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Yuan Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fandia Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 825, pp.140615. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (03), pp.67 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/cc.2023.113005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109523v1</w:t>
+                <w:t xml:space="preserve">hal-04239093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCHHAX Study of the Chemical Reactivity of a Series of Halogen-Substituted Imidazole- Thiosemicarbazides Using Density Functional Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+                <w:t xml:space="preserve">Alban Degezelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Niaré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der pharma chemica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/0975-413X.15.2.1-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (32), pp.10931-10941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239304v1</w:t>
+                <w:t xml:space="preserve">hal-04239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Promoting Photocatalytic Degradation of Contaminants of Emerging Concern: Insights into Degradation Mechanism Employing QSA/PR Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">trans -Hydroalkynylation of Internal 1,3-Enynes Enabled by Cooperative Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonija Tomic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhtiyor Rasulev</w:t>
+                <w:t xml:space="preserve">Jason Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chrostowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28062443⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (10), pp.5624-5630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c00514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018199v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Molecular Lipophilicity of a Series of Seven Benzymidazolyl-Chalcone Molecules with Anthelmintic Activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">PCHHAX Study of the Chemical Reactivity of a Series of Halogen-Substituted Imidazole- Thiosemicarbazides Using Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Niaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Der pharma chemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/0975-413X.15.2.1-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/ijc.v15n1p1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239311v1</w:t>
+                <w:t xml:space="preserve">hal-04239304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Series of Dihydropyrazole Derivatives with Antiproliferative Activity by Quantum Chemical Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between electron delocalization and low-lying excited states of BN-doped aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Otero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/CSJI/2023/v32i4852⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 825, pp.140615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239000v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">trans -Hydroalkynylation of Internal 1,3-Enynes Enabled by Cooperative Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+                <w:t xml:space="preserve">Structural Features Promoting Photocatalytic Degradation of Contaminants of Emerging Concern: Insights into Degradation Mechanism Employing QSA/PR Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonija Tomic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhtiyor Rasulev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c00514⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226610v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Thiadiazole Derivatives with Improved Antidiabetic Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiépi Nadège Dominique Dou</w:t>
+                <w:t xml:space="preserve">Characterisation of the Molecular Lipophilicity of a Series of Seven Benzymidazolyl-Chalcone Molecules with Anthelmintic Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kadjo Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fandia Konate</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ijc.v15n1p1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/cc.2023.113005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239093v1</w:t>
+                <w:t xml:space="preserve">hal-04239311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+                <w:t xml:space="preserve">Modeling of a Series of Dihydropyrazole Derivatives with Antiproliferative Activity by Quantum Chemical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Niaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">N’nan Akau Amandine Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (32), pp.10931-10941. </w:t>
+              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.24-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/CSJI/2023/v32i4852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239037v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the Chemical Reactivity of a Series of Benzimidazolyl-Chalcone by Quantum Chemical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affoué Lucie Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,64 +3060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopi Thomas Affi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Silvère Diki N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 177 (2), pp.36</w:t>
@@ -3335,261 +3335,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and magnetic properties of yttria-stabilized zirconia (6.7 mol% in Y2O3) doped with Er3+ ions from first-principle computations</w:t>
+                <w:t xml:space="preserve">Third order non-linear optical susceptibilities ( χ 3 ) of yttria stabilized cubic hafnium(IV) oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-05793-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 785, pp.139157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128051v1</w:t>
+                <w:t xml:space="preserve">hal-03418749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order non-linear optical susceptibilities ( χ 3 ) of yttria stabilized cubic hafnium(IV) oxide</w:t>
+                <w:t xml:space="preserve">Electronic and magnetic properties of yttria-stabilized zirconia (6.7 mol% in Y2O3) doped with Er3+ ions from first-principle computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 785, pp.139157. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.8014-8023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-05793-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418749v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many shades of grey? On the proximity of density functional approximation to ab initio method via calculations of electric multipole moments</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickolas Charistos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sigalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (34), pp.21135-21149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4383,369 +4383,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of nonlinear optical properties for chiral carbon nanotubes. Second harmonic generation and dc-Pockels effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">Theoretical Investigation of the Infrared Spectrum of 5-Bromo-2,4-pentadiynenitrile from a CCSD(T)/B3LYP Anharmonic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-017-2187-7⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.822 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689447v1</w:t>
+                <w:t xml:space="preserve">hal-01803795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Infrared Spectrum of 5-Bromo-2,4-pentadiynenitrile from a CCSD(T)/B3LYP Anharmonic Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dargelos</w:t>
+                <w:t xml:space="preserve">Hirshfeld-based atomic population analysis of the B, N doping effect in zigzag graphene nanoribbons: π electron density as requirement to follow the B, N doping guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701322⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-017-2189-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803795v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirshfeld-based atomic population analysis of the B, N doping effect in zigzag graphene nanoribbons: π electron density as requirement to follow the B, N doping guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Otero</w:t>
+                <w:t xml:space="preserve">Ab initio calculation of nonlinear optical properties for chiral carbon nanotubes. Second harmonic generation and dc-Pockels effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacivita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 137 (2), </w:t>
+              <w:t xml:space="preserve">, 2018, 137 (2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-017-2189-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-017-2187-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689444v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of photonic materials based on Ni bis(dithiolene) fused with benzene, possessing gigantic second hyperpolarizabilities</w:t>
               </w:r>
@@ -4855,265 +4855,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of biodegradability of aromatics in water using QSAR modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quadratic nonlinear optical (NLO) properties of borazino (B3N3)-doped nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (32), pp.8273-8287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc01963g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535438v1</w:t>
+                <w:t xml:space="preserve">hal-01598669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic nonlinear optical (NLO) properties of borazino (B3N3)-doped nanographenes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of biodegradability of aromatics in water using QSAR modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cvetnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juretic Perisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (32), pp.8273-8287. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tc01963g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598669v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Linear Optical Properties of Borazine (B3N3) Doped Graphenes. 0D Flakes vs 2D Sheets.</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled E. El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5227,291 +5227,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of novel derivatives with giant second hyperpolarizabilities, based on radiaannulenes, tetrathiafulvalene, nickel dithiolene, and their lithiated analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Reis</w:t>
+                <w:t xml:space="preserve">A Computational Study of the Interaction and Polarization Effects of Complexes Involving Molecular Graphene and C _\textrm60 or a Nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggelos Avramopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manthos G. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.284--298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498751v1</w:t>
+                <w:t xml:space="preserve">hal-01494462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study of the Interaction and Polarization Effects of Complexes Involving Molecular Graphene and C _\textrm60 or a Nucleobases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aggelos Avramopoulos</w:t>
+                <w:t xml:space="preserve">A series of novel derivatives with giant second hyperpolarizabilities, based on radiaannulenes, tetrathiafulvalene, nickel dithiolene, and their lithiated analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avramopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (2), pp.284--298. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9419--9435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494462v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the pivotal role of local aromaticity in the electronic properties of boron-nitride graphene lateral hybrids</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. El-Kelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6208,485 +6208,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Comment on:&amp;quot;Planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons.&amp;quot; (Journal of Materials Chemistry C (2013) 1 (3035-3040) DOI: 10.1039/C3TC00922J)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio periodic simulation of the spectroscopic and optical properties of novel porous graphene phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de La Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Otero</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tc90148c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (5), pp.2222-2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598683v1</w:t>
+                <w:t xml:space="preserve">hal-01598678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-hyperpolarizability (γ) enhancement in metal-decorated zigzag graphene flakes and ribbons: The size effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric response properties of neutral and charged Al13X (X=Li, Na, K) magic clusters. A comprehensive ab initio and density functional comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Alsenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3114682⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1021, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598677v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric response properties of neutral and charged Al13X (X=Li, Na, K) magic clusters. A comprehensive ab initio and density functional comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-hyperpolarizability (γ) enhancement in metal-decorated zigzag graphene flakes and ribbons: The size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.06.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.3134-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3114682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598682v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio periodic simulation of the spectroscopic and optical properties of novel porous graphene phases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Comment on:&amp;quot;Planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons.&amp;quot; (Journal of Materials Chemistry C (2013) 1 (3035-3040) DOI: 10.1039/C3TC00922J)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Orlando</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (5), pp.2222-2229. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (48), pp.8223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3103436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3tc90148c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598678v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;How the number and location of lithium atoms affect the first hyperpolarizability of graphene</w:t>
               </w:r>
@@ -7097,261 +7097,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping-enhanced hyperpolarizabilities of silicon clusters: A global ab initio and density functional theory study of Si10 (Li, Na, K) n (n 1, 2) clusters</w:t>
+                <w:t xml:space="preserve">Evolution of properties in prolate (GaAs) n clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marchal</w:t>
+                <w:t xml:space="preserve">C.A. Weatherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+                <w:t xml:space="preserve">G.L. Gutsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (1), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3615499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp107720m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598698v1</w:t>
+                <w:t xml:space="preserve">hal-01598695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of properties in prolate (GaAs) n clusters</w:t>
+                <w:t xml:space="preserve">Doping-enhanced hyperpolarizabilities of silicon clusters: A global ab initio and density functional theory study of Si10 (Li, Na, K) n (n 1, 2) clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.L. Gutsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (1), pp.97-107. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp107720m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3615499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598695v1</w:t>
+                <w:t xml:space="preserve">hal-01598698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical analysis of the performance of new generation functionals on the calculation of the (hyper) polarizabilities of clusters of varying stoichiometry: Test case the SimGen (m + n = 7, n = 0-7) clusters</w:t>
               </w:r>
@@ -7466,64 +7466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping effects on the electric response properties of silicon clusters: A global structure-property investigation of AlSin-1 clusters (n = 3-10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7698,51 +7698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and composition-dependent polarizabilities of open- and closed-shell Gan Asm semiconductor clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,351 +8003,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical analysis of the performance of conventional ab initio and DFT methods in the computation of Si6 ground state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperpolarizability of GaAs dimer is not negative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Zhang-Negrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2723116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598720v1</w:t>
+                <w:t xml:space="preserve">hal-01598725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio finite field (hyper)polarizability computations on stoichiometric gallium arsenide clusters GanAsn (n=2-9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2768365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarizability of GaAs dimer is not negative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A critical analysis of the performance of conventional ab initio and DFT methods in the computation of Si6 ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang-Negrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 331 (2-3), pp.417-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2723116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basis set and electron correlation effects in all-electron ab initio calculations of the static dipole polarizability of small cadmium selenide clusters, (CdSe)n, n = 1,2,3,4</w:t>
               </w:r>
@@ -9182,64 +9182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any connection between the (Hyper) polarizabilities of the ground state structures of clusters and those of their low lying isomers? a case study of aluminum doped silicon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9318,51 +9318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Chemical Rational Design of Organic Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,51 +9868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04977349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Mamadou Guy-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dembele Georges St&#233;phane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Baf&#233;tigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Nahoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cmb.2025.151001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshering Zangmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Szczerba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanavos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Dimitropoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Manikas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsakonas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2025.100575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac Zjaci&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Katan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kovacic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Kusic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlata Hrnjak Murgi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173344" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Ouattara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Nobel N&#8217;guessan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Dembele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Ivani&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Resmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaselvam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Rekha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Kunnumpurathu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Pulitika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Karamanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lon&#269;ari&#263; Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Ku&#353;i&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04109523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140615" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kon&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Niar&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;tigu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/0975-413X.15.2.1-10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Tomic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Rasulev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062443" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kadjo Kassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v15n1p1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan Akau Amandine Kouam&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2023/v32i4852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00514" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi&#233;pi Nad&#232;ge Dominique Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Ti&#233;ba Tuo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandia Konate" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cc.2023.113005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Lucie B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22270/jddt.v13i10.5970" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kassi Kadjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopi Thomas Affi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Silv&#232;re Diki N&#8217;guessan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03864043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02923-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1730/1/012126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loncaric Bozic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122826" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Charistos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.03.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Otero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07362G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacivita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2187-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701322" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2189-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avramopoulos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05047j" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cvetnic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juretic Perisic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovacic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dermadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.01.031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01963g" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled E. El-Kelany" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10837" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02131" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Avramopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manthos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09813" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. El-Kelany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04502b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Alsenoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPVZ9PKZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502631w" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tiznado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23549" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293CC2238593F06A314CC49B19F348FB2F485844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00922j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc90148c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3114682" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.06.037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXVBZGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598678v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baima" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3103436" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3057256" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Koukaras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Zdetsis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.22938" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBSJTDR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3026573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22854" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D777R67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615499" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Weatherford" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Gutsev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107720m" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xenides" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L9J87VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.074" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TJ2HT5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.04.047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKPDQF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.053201" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leszczynskr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8071603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W5FJQMQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroulis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598720v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang-Negrerie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.11.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ3RH18X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768365" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598725v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723116" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.09.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC232PH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598731v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173236" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162920" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168843v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663074" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2090/1/012172" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771786" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar1001318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04977349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Mamadou Guy-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dembele Georges St&#233;phane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Baf&#233;tigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Nahoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cmb.2025.151001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Dimitropoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Manikas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsakonas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2025.100575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshering Zangmo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Szczerba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanavos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac Zjaci&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Katan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kovacic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Kusic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlata Hrnjak Murgi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173344" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Ouattara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Nobel N&#8217;guessan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Dembele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Ivani&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Resmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaselvam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Rekha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Kunnumpurathu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Pulitika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Karamanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lon&#269;ari&#263; Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Ku&#353;i&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi&#233;pi Nad&#232;ge Dominique Dou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Ti&#233;ba Tuo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandia Konate" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cc.2023.113005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kon&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Niar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;tigu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/0975-413X.15.2.1-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04109523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140615" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Tomic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Rasulev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062443" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kadjo Kassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v15n1p1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan Akau Amandine Kouam&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2023/v32i4852" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Lucie B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22270/jddt.v13i10.5970" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kassi Kadjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopi Thomas Affi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Silv&#232;re Diki N&#8217;guessan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03864043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02923-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1730/1/012126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loncaric Bozic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122826" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Charistos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.03.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Otero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07362G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701322" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2189-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacivita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2187-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avramopoulos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05047j" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01963g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cvetnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juretic Perisic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovacic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dermadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.01.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled E. El-Kelany" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10837" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Avramopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manthos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09813" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02131" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. El-Kelany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04502b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Alsenoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPVZ9PKZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502631w" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tiznado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23549" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293CC2238593F06A314CC49B19F348FB2F485844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00922j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3103436" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.06.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXVBZGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3114682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc90148c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3057256" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Koukaras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Zdetsis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.22938" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBSJTDR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3026573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22854" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D777R67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Weatherford" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Gutsev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107720m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615499" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xenides" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L9J87VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.074" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TJ2HT5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.04.047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKPDQF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.053201" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leszczynskr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8071603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W5FJQMQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroulis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723116" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598723v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768365" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang-Negrerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ3RH18X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.09.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC232PH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598731v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173236" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162920" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168843v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663074" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2090/1/012172" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771786" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar1001318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>