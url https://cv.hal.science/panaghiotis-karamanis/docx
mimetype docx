--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,4340 +230,4366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematocidal Activities of Protonated Benzimidazolyl Chalcone Using Quantitative Structure-Activity Relationship</w:t>
+                <w:t xml:space="preserve">The effect of the functional groups of organic contaminants on their adsorption to PET microplastics: a combined DFT and QSPR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kone Mamadou Guy-Richard</w:t>
+                <w:t xml:space="preserve">Anamarija Pulitika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dembele Georges Stéphane</w:t>
+                <w:t xml:space="preserve">Marin Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouattara Bafétigué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Ana Loncaric Bozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziao Nahossé</w:t>
+                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Molecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.142037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/cmb.2025.151001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977349v1</w:t>
+                <w:t xml:space="preserve">hal-05592868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal vertical conductivity enhancement in graphene by wrinkle engineering</w:t>
+                <w:t xml:space="preserve">Nematocidal Activities of Protonated Benzimidazolyl Chalcone Using Quantitative Structure-Activity Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinos Dimitropoulos</w:t>
+                <w:t xml:space="preserve">Kone Mamadou Guy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Papasouli</w:t>
+                <w:t xml:space="preserve">Dembele Georges Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Manikas</w:t>
+                <w:t xml:space="preserve">Ouattara Bafétigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Tsakonas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziao Nahossé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2025.100575⟩</w:t>
+              <w:t xml:space="preserve">Computational Molecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/cmb.2025.151001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906744v1</w:t>
+                <w:t xml:space="preserve">hal-04977349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colossal vertical conductivity enhancement in graphene by wrinkle engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Dimitropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Delre</w:t>
+                <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Chahine</w:t>
+                <w:t xml:space="preserve">Anastasios Manikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
+                <w:t xml:space="preserve">Christos Tsakonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Saviano</w:t>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2025.100575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225739v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear Silver(I)–Selenium Clusters Formation in Selenopeptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Delre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tshering Zangmo</w:t>
+                <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Szczerba</w:t>
+                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Kanavos</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+                <w:t xml:space="preserve">Michele Saviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04867⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022734v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectricity in Epitaxial Tetragonal ZrO2 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinuclear Silver(I)–Selenium Clusters Formation in Selenopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tshering Zangmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+                <w:t xml:space="preserve">Paulina Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+                <w:t xml:space="preserve">Ioannis Kanavos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Alejandro Gutiérrez-Quintanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐blaise Brubach</w:t>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300516⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (11), pp.5348-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249620v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of polypropylene into microplastics promoted by photo-aging; release of metals, toxicity and inhibition of biodegradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectricity in Epitaxial Tetragonal ZrO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Papac Zjacić</w:t>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvonimir Katančić</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Kovacic</w:t>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zlata Hrnjak Murgić</w:t>
+                <w:t xml:space="preserve">Jean‐blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173344⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.2300516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580567v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Stability and Chemical Reactivity of a Series of Dihydropyrazoles with Antiproliferative Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of polypropylene into microplastics promoted by photo-aging; release of metals, toxicity and inhibition of biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Papac Zjacić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
+                <w:t xml:space="preserve">Zvonimir Katančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamoussa Ouattara</w:t>
+                <w:t xml:space="preserve">Marin Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Nobel N’guessan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Zlata Hrnjak Murgić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/CSJI/2024/v33i6929⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 935, pp.173344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086129v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational insights into the mechanism of destabilization of poly(acrylic acid)-capped silver nanoparticles induced by weak conjugate bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Study of the Stability and Chemical Reactivity of a Series of Dihydropyrazoles with Antiproliferative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Kovačić</w:t>
+                <w:t xml:space="preserve">Lamoussa Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Ivanišević</w:t>
+                <w:t xml:space="preserve">Kouakou Nobel N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Ressler</w:t>
+                <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690, pp.133739. </w:t>
+              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6), pp.102-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/CSJI/2024/v33i6929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580732v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectonics of fluorescent gold nanoclusters: A platform for image guided photodynamic therapy of hypoxic tumor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and computational insights into the mechanism of destabilization of poly(acrylic acid)-capped silver nanoparticles induced by weak conjugate bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N Resmi</w:t>
+                <w:t xml:space="preserve">Irena Ivanišević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sivaselvam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonia Ressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102273⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.133739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.133739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606218v1</w:t>
+                <w:t xml:space="preserve">hal-04580732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomic‐Level Perspective on the interactions between Organic Pollutants and PET particles: A Comprehensive Computational and DFT Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoarchitectonics of fluorescent gold nanoclusters: A platform for image guided photodynamic therapy of hypoxic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N Resmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sivaselvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamarija Pulitika</w:t>
+                <w:t xml:space="preserve">C.R Rekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Karamanis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jibin Kunnumpurathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202300854⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400418v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optical Properties of Diamino-Pillared Graphene Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Papasouli</w:t>
+                <w:t xml:space="preserve">An Atomic‐Level Perspective on the interactions between Organic Pollutants and PET particles: A Comprehensive Computational and DFT Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Pulitika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lončarić Božić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Otero</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hrvoje Kušić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00553⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202300854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202300854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062117v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Thiadiazole Derivatives with Improved Antidiabetic Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Optical Properties of Diamino-Pillared Graphene Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Papasouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiépi Nadège Dominique Dou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fandia Konate</w:t>
+                <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/cc.2023.113005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (14), pp.6959-6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239093v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+                <w:t xml:space="preserve">Design of New Thiadiazole Derivatives with Improved Antidiabetic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiépi Nadège Dominique Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanou Tiéba Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Fandia Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (03), pp.67 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/cc.2023.113005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239037v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">trans -Hydroalkynylation of Internal 1,3-Enynes Enabled by Cooperative Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyong Wang</w:t>
+                <w:t xml:space="preserve">Jason Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zhang</w:t>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Chrostowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (10), pp.5624-5630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.3c00514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCHHAX Study of the Chemical Reactivity of a Series of Halogen-Substituted Imidazole- Thiosemicarbazides Using Density Functional Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Degezelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der pharma chemica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/0975-413X.15.2.1-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (32), pp.10931-10941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239304v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between electron delocalization and low-lying excited states of BN-doped aromatic hydrocarbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+                <w:t xml:space="preserve">PCHHAX Study of the Chemical Reactivity of a Series of Halogen-Substituted Imidazole- Thiosemicarbazides Using Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Niaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Yuan Liu</w:t>
+                <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 825, pp.140615. </w:t>
+              <w:t xml:space="preserve">Der pharma chemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/0975-413X.15.2.1-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109523v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features Promoting Photocatalytic Degradation of Contaminants of Emerging Concern: Insights into Degradation Mechanism Employing QSA/PR Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between electron delocalization and low-lying excited states of BN-doped aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chrostowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonija Tomic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
+                <w:t xml:space="preserve">Shih-Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Otero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28062443⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 825, pp.140615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018199v1</w:t>
+                <w:t xml:space="preserve">hal-04109523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Molecular Lipophilicity of a Series of Seven Benzymidazolyl-Chalcone Molecules with Anthelmintic Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Features Promoting Photocatalytic Degradation of Contaminants of Emerging Concern: Insights into Degradation Mechanism Employing QSA/PR Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonija Tomic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kadjo Kassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">Bakhtiyor Rasulev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.2443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/ijc.v15n1p1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239311v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Series of Dihydropyrazole Derivatives with Antiproliferative Activity by Quantum Chemical Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the Molecular Lipophilicity of a Series of Seven Benzymidazolyl-Chalcone Molecules with Anthelmintic Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kadjo Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N’nan Akau Amandine Kouamé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (4), pp.24-38. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/CSJI/2023/v32i4852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5539/ijc.v15n1p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239000v1</w:t>
+                <w:t xml:space="preserve">hal-04239311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the Chemical Reactivity of a Series of Benzimidazolyl-Chalcone by Quantum Chemical Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Series of Dihydropyrazole Derivatives with Antiproliferative Activity by Quantum Chemical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Niaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affoué Lucie Bédé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+                <w:t xml:space="preserve">N’nan Akau Amandine Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.46-53. </w:t>
+              <w:t xml:space="preserve">Chemical Science International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.24-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22270/jddt.v13i10.5970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/CSJI/2023/v32i4852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249856v1</w:t>
+                <w:t xml:space="preserve">hal-04239000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of ZrO2 , HfO2 , and LiNbO3 ferroelectric phases: A comprehensive and comparative study with density functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+                <w:t xml:space="preserve">Studies of the Chemical Reactivity of a Series of Benzimidazolyl-Chalcone by Quantum Chemical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affoué Lucie Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bafétigué Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.045140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22270/jddt.v13i10.5970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960592v1</w:t>
+                <w:t xml:space="preserve">hal-04249856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Characterization of The Protonation Sites of Mycolactones A/B and C by The Oniom Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optic properties of ZrO2 , HfO2 , and LiNbO3 ferroelectric phases: A comprehensive and comparative study with density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kassi Kadjo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Scientific News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.045140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.045140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239278v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectrum of ‘3-iodo-2-propynenitrile (IC3N)’ from accurate CCSD(T)-F12b/MP2-F12 potential energy surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Characterization of The Protonation Sites of Mycolactones A/B and C by The Oniom Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kassi Kadjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+                <w:t xml:space="preserve">Sopi Thomas Affi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dargelos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yao Silvère Diki N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Guy-Richard Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stéphane Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Scientific News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177 (2), pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864043v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the available density functionals perform on the calculation of eigenvalues of frontier to deeper orbitals? A metric space evaluation of experimental and quantum chemical findings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demetrios Xenides</w:t>
+                <w:t xml:space="preserve">Vibrational Spectrum of ‘3-iodo-2-propynenitrile (IC3N)’ from accurate CCSD(T)-F12b/MP2-F12 potential energy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111600⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141 (11), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-022-02923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722867v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third order non-linear optical susceptibilities ( χ 3 ) of yttria stabilized cubic hafnium(IV) oxide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">How do the available density functionals perform on the calculation of eigenvalues of frontier to deeper orbitals? A metric space evaluation of experimental and quantum chemical findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139157⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.111600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418749v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and magnetic properties of yttria-stabilized zirconia (6.7 mol% in Y2O3) doped with Er3+ ions from first-principle computations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Third order non-linear optical susceptibilities ( χ 3 ) of yttria stabilized cubic hafnium(IV) oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Praveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-05793-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 785, pp.139157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.139157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128051v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many shades of grey? On the proximity of density functional approximation to ab initio method via calculations of electric multipole moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demetrios Xenides</w:t>
+                <w:t xml:space="preserve">Electronic and magnetic properties of yttria-stabilized zirconia (6.7 mol% in Y2O3) doped with Er3+ ions from first-principle computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.8014-8023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-05793-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1730/1/012126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451227v1</w:t>
+                <w:t xml:space="preserve">hal-03128051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third Order Nonlinear Optical Susceptibility of Crystalline Oxide Yttria-Stabilized Zirconia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Serna</w:t>
+                <w:t xml:space="preserve">How many shades of grey? On the proximity of density functional approximation to ab initio method via calculations of electric multipole moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.8.000110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9th International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) 2020 7-10 September 2020, Tinos island, Greece, 1730, pp.012126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1730/1/012126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389837v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pyridine Adduct of Borabenzene to (in)finite Graphene Architectures Functionalized with N→B Dative Bonds. Prototype Systems of Strong One and Two Photon Quantum Transitions Triggering Large Nonlinear Optical Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third Order Nonlinear Optical Susceptibility of Crystalline Oxide Yttria-Stabilized Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Denawi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Mandado</w:t>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.21063-21074. </w:t>
+              <w:t xml:space="preserve">Photonics research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.8.000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935781v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of polar and non-polar pharmaceutical pollutants in water by solar assisted photocatalysis using hydrothermal TiO2-SnS2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Kovacic</w:t>
+                <w:t xml:space="preserve">From Pyridine Adduct of Borabenzene to (in)finite Graphene Architectures Functionalized with N→B Dative Bonds. Prototype Systems of Strong One and Two Photon Quantum Transitions Triggering Large Nonlinear Optical Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Xenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Papac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Mandado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.21063-21074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389108v1</w:t>
+                <w:t xml:space="preserve">hal-02935781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaromatic Systems Combining Increasing Optical Gaps and Amplified Nonlinear Optical Properties. A Comprehensive Theoretical Study on B 3 N 3 Doped Nanographenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of polar and non-polar pharmaceutical pollutants in water by solar assisted photocatalysis using hydrothermal TiO2-SnS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Papac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Kusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loncaric Bozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05543⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.122826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287378v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio calculations of the IR spectra of dicyanodiacetylene (C6N2) beyond the harmonic approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyaromatic Systems Combining Increasing Optical Gaps and Amplified Nonlinear Optical Properties. A Comprehensive Theoretical Study on B 3 N 3 Doped Nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickolas Charistos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sigalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 723, pp.155-159. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (34), pp.21135-21149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093880v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to analyze and understand molecular linear and nonlinear optical responses via field-induced functions: a straightforward alternative to sum-over-states (SOS) analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Otero</w:t>
+                <w:t xml:space="preserve">Ab-initio calculations of the IR spectra of dicyanodiacetylene (C6N2) beyond the harmonic approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Mandado</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP07362G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 723, pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094772v1</w:t>
+                <w:t xml:space="preserve">hal-02093880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Infrared Spectrum of 5-Bromo-2,4-pentadiynenitrile from a CCSD(T)/B3LYP Anharmonic Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dargelos</w:t>
+                <w:t xml:space="preserve">A new method to analyze and understand molecular linear and nonlinear optical responses via field-induced functions: a straightforward alternative to sum-over-states (SOS) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Mandado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (7), pp.822 - 826. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.6274-6286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07362G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803795v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirshfeld-based atomic population analysis of the B, N doping effect in zigzag graphene nanoribbons: π electron density as requirement to follow the B, N doping guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4591,395 +4617,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of nonlinear optical properties for chiral carbon nanotubes. Second harmonic generation and dc-Pockels effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">Theoretical Investigation of the Infrared Spectrum of 5-Bromo-2,4-pentadiynenitrile from a CCSD(T)/B3LYP Anharmonic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-017-2187-7⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.822 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689447v1</w:t>
+                <w:t xml:space="preserve">hal-01803795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational study of photonic materials based on Ni bis(dithiolene) fused with benzene, possessing gigantic second hyperpolarizabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Reis</w:t>
+                <w:t xml:space="preserve">Ab initio calculation of nonlinear optical properties for chiral carbon nanotubes. Second harmonic generation and dc-Pockels effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacivita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tc05047j⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-017-2187-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712793v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic nonlinear optical (NLO) properties of borazino (B3N3)-doped nanographenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
+                <w:t xml:space="preserve">A computational study of photonic materials based on Ni bis(dithiolene) fused with benzene, possessing gigantic second hyperpolarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avramopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (32), pp.8273-8287. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.91-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tc01963g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7tc05047j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598669v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of biodegradability of aromatics in water using QSAR modeling</w:t>
               </w:r>
@@ -5093,3475 +5119,3579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Linear Optical Properties of Borazine (B3N3) Doped Graphenes. 0D Flakes vs 2D Sheets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Quadratic nonlinear optical (NLO) properties of borazino (B3N3)-doped nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (32), pp.8273-8287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tc01963g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481308v1</w:t>
+                <w:t xml:space="preserve">hal-01598669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study of the Interaction and Polarization Effects of Complexes Involving Molecular Graphene and C _\textrm60 or a Nucleobases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Exploring the Linear Optical Properties of Borazine (B3N3) Doped Graphenes. 0D Flakes vs 2D Sheets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled E. El-Kelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09813⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.709-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494462v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of novel derivatives with giant second hyperpolarizabilities, based on radiaannulenes, tetrathiafulvalene, nickel dithiolene, and their lithiated analogues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">A Computational Study of the Interaction and Polarization Effects of Complexes Involving Molecular Graphene and C _\textrm60 or a Nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggelos Avramopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manthos G. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (17), pp.9419--9435. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (2), pp.284--298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498751v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the pivotal role of local aromaticity in the electronic properties of boron-nitride graphene lateral hybrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">A series of novel derivatives with giant second hyperpolarizabilities, based on radiaannulenes, tetrathiafulvalene, nickel dithiolene, and their lithiated analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avramopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp04502b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9419--9435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b02131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500049v1</w:t>
+                <w:t xml:space="preserve">hal-01498751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric property variations in nanosized hexagonal boron nitride/graphene hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing the pivotal role of local aromaticity in the electronic properties of boron-nitride graphene lateral hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. El-Kelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (21), pp.11872-11885. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (36), pp.25315--25328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp04502b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598672v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirshfeld-based intrinsic polarizability density representations as a tool to analyze molecular polarizability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Electric property variations in nanosized hexagonal boron nitride/graphene hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (21), pp.11872-11885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598671v1</w:t>
+                <w:t xml:space="preserve">hal-01598672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the quadratic nonlinear optical responses of graphene by confining white-graphene (h -BN) sections in its framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hirshfeld-based intrinsic polarizability density representations as a tool to analyze molecular polarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Alsenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (24), pp.1831-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja502631w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598675v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant nonlinear-optical switching capacity in atomic clusters built from silicon and lithium: A combined ab initio and density functional study</w:t>
+                <w:t xml:space="preserve">Unleashing the quadratic nonlinear optical responses of graphene by confining white-graphene (h -BN) sections in its framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23549⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (20), pp.7464-7473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja502631w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598674v1</w:t>
+                <w:t xml:space="preserve">hal-01598675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons&amp;quot; by G.-L. Chai, C.-S. Lin and W.-D. Cheng, J. Mater. Chem., 2012, 22, 11303</w:t>
+                <w:t xml:space="preserve">Significant nonlinear-optical switching capacity in atomic clusters built from silicon and lithium: A combined ab initio and density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tiznado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (11), pp.829-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc00922j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio periodic simulation of the spectroscopic and optical properties of novel porous graphene phases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons&amp;quot; by G.-L. Chai, C.-S. Lin and W.-D. Cheng, J. Mater. Chem., 2012, 22, 11303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3103436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (17), pp.3035-3040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00922j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598678v1</w:t>
+                <w:t xml:space="preserve">hal-01598680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric response properties of neutral and charged Al13X (X=Li, Na, K) magic clusters. A comprehensive ab initio and density functional comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. van Alsenoy</w:t>
+                <w:t xml:space="preserve">Ab initio periodic simulation of the spectroscopic and optical properties of novel porous graphene phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de La Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1021, pp.114-123. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (5), pp.2222-2229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598682v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-hyperpolarizability (γ) enhancement in metal-decorated zigzag graphene flakes and ribbons: The size effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric response properties of neutral and charged Al13X (X=Li, Na, K) magic clusters. A comprehensive ab initio and density functional comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Alsenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1021, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3114682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Comment on:&amp;quot;Planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons.&amp;quot; (Journal of Materials Chemistry C (2013) 1 (3035-3040) DOI: 10.1039/C3TC00922J)</w:t>
+                <w:t xml:space="preserve">Second-hyperpolarizability (γ) enhancement in metal-decorated zigzag graphene flakes and ribbons: The size effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (48), pp.8223. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.3134-3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc90148c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3114682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598683v1</w:t>
+                <w:t xml:space="preserve">hal-01598677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;How the number and location of lithium atoms affect the first hyperpolarizability of graphene</w:t>
+                <w:t xml:space="preserve">Erratum: Comment on:&amp;quot;Planar tetra-coordinate carbon resulting in enhanced third-order nonlinear optical response of metal-terminated graphene nanoribbons.&amp;quot; (Journal of Materials Chemistry C (2013) 1 (3035-3040) DOI: 10.1039/C3TC00922J)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (1), pp.721-724. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (48), pp.8223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3057256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3tc90148c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598679v1</w:t>
+                <w:t xml:space="preserve">hal-01598683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and static electric response properties of highly symmetric lithiated silicon cages: Theoretical predictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;How the number and location of lithium atoms affect the first hyperpolarizability of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.22938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (1), pp.721-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3057256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598686v1</w:t>
+                <w:t xml:space="preserve">hal-01598679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullerene-C 60 in contact with alkali metal clusters: Prototype nano-objects of enhanced first hyperpolarizabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and static electric response properties of highly symmetric lithiated silicon cages: Theoretical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Koukaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Zdetsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avramopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.1068-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.22938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3026573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598685v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape dependence of cluster (hyper)polarizabilities. A combined ab initio and DFT study on large fullerene-like gallium arsenide semiconductor clusters</w:t>
+                <w:t xml:space="preserve">Fullerene-C 60 in contact with alkali metal clusters: Prototype nano-objects of enhanced first hyperpolarizabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (4), pp.788-796. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (21), pp.11808-11819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.22854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3026573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598693v1</w:t>
+                <w:t xml:space="preserve">hal-01598685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of properties in prolate (GaAs) n clusters</w:t>
+                <w:t xml:space="preserve">On the shape dependence of cluster (hyper)polarizabilities. A combined ab initio and DFT study on large fullerene-like gallium arsenide semiconductor clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.L. Gutsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp107720m⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.788-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598695v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping-enhanced hyperpolarizabilities of silicon clusters: A global ab initio and density functional theory study of Si10 (Li, Na, K) n (n 1, 2) clusters</w:t>
+                <w:t xml:space="preserve">Evolution of properties in prolate (GaAs) n clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Weatherford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Gutsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3615499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (1), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp107720m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598698v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical analysis of the performance of new generation functionals on the calculation of the (hyper) polarizabilities of clusters of varying stoichiometry: Test case the SimGen (m + n = 7, n = 0-7) clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping-enhanced hyperpolarizabilities of silicon clusters: A global ab initio and density functional theory study of Si10 (Li, Na, K) n (n 1, 2) clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3615499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598704v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping effects on the electric response properties of silicon clusters: A global structure-property investigation of AlSin-1 clusters (n = 3-10)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical analysis of the performance of new generation functionals on the calculation of the (hyper) polarizabilities of clusters of varying stoichiometry: Test case the SimGen (m + n = 7, n = 0-7) clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Xenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 500 (1-3), pp.59-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 498 (1-3), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.074⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598703v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How large are the microscopic electronic dipole (hyper)polarizabilities of CdnTen bare clusters compared to those of CdnSn and CdnSen? A systematic ab initio study</w:t>
+                <w:t xml:space="preserve">Doping effects on the electric response properties of silicon clusters: A global structure-property investigation of AlSin-1 clusters (n = 3-10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 474 (1-3), pp.162-167. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 500 (1-3), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.09.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.04.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598706v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and composition-dependent polarizabilities of open- and closed-shell Gan Asm semiconductor clusters</w:t>
+                <w:t xml:space="preserve">How large are the microscopic electronic dipole (hyper)polarizabilities of CdnTen bare clusters compared to those of CdnSn and CdnSen? A systematic ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 474 (1-3), pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.04.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.80.053201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598710v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric dipole (hyper)polarizabilities of selected X2Y 2 and X3Y3 (X = Al, Ga, In and Y = P, As): III-V semiconductor clusters. An ab initio comparative study</w:t>
+                <w:t xml:space="preserve">Structures and composition-dependent polarizabilities of open- and closed-shell Gan Asm semiconductor clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Leszczynskr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp8071603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.80.053201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598719v1</w:t>
+                <w:t xml:space="preserve">hal-01598710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, stability, dipole polarizability and differential polarizability in small gallium arsenide clusters from all-electron ab initio and density-functional-theory calculations</w:t>
+                <w:t xml:space="preserve">Electric dipole (hyper)polarizabilities of selected X2Y 2 and X3Y3 (X = Al, Ga, In and Y = P, As): III-V semiconductor clusters. An ab initio comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Maroulis</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leszczynskr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (51), pp.13662-13671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8071603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598717v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarizability of GaAs dimer is not negative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Structure, stability, dipole polarizability and differential polarizability in small gallium arsenide clusters from all-electron ab initio and density-functional-theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maroulis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126 (15), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2723116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598725v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio finite field (hyper)polarizability computations on stoichiometric gallium arsenide clusters GanAsn (n=2-9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperpolarizability of GaAs dimer is not negative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2768365⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2723116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598723v1</w:t>
+                <w:t xml:space="preserve">hal-01598725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical analysis of the performance of conventional ab initio and DFT methods in the computation of Si6 ground state</w:t>
+                <w:t xml:space="preserve">Ab initio finite field (hyper)polarizability computations on stoichiometric gallium arsenide clusters GanAsn (n=2-9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2768365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598720v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis set and electron correlation effects in all-electron ab initio calculations of the static dipole polarizability of small cadmium selenide clusters, (CdSe)n, n = 1,2,3,4</w:t>
+                <w:t xml:space="preserve">A critical analysis of the performance of conventional ab initio and DFT methods in the computation of Si6 ground state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang-Negrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 331 (1), pp.19-25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 331 (2-3), pp.417-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.09.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598734v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Basis set and electron correlation effects in all-electron ab initio calculations of the static dipole polarizability of small cadmium selenide clusters, (CdSe)n, n = 1,2,3,4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 331 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular geometry and polarizability of small cadmium selenide clusters from all-electron ab initio and Density Functional Theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2173236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8571,730 +8701,730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid photonics for overcoming the limitations of silicon (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ben Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3060268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3046935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the possible chemical similarity of some common antiepileptic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Mathematiical Modeling in Physical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSQUARE, Sep 2022, Belgrade, Serbia. pp.1200-1217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0162920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ZrO2 and HfO2 materials for nonlinear optical applications: First-principles study and experimental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Francisco, United States. pp.64, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2663074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipole Polarizability of C28 and its Counterparts Nb4B18 and Ta4B18. Insights from a Density Functional Theory (DFT) Endeavour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical Modeling in Physical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tinos Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2090/1/012172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any connection between the (Hyper) polarizabilities of the ground state structures of clusters and those of their low lying isomers? a case study of aluminum doped silicon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.679-682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4771786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9304,133 +9434,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Chemical Rational Design of Organic Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Math Comp Chem 36 international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dubrovnik ( Inter-University Centre of Zagreb in Dubrovnik), Croatia. 44, pp.227 - 237, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar1001318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9440,124 +9570,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and Electric Properties of Semiconductor clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leszczynski, Jerzy and Kaczmarek-Kedziera, Anna and Puzyn, Tomasz and G. Papadopoulos, Manthos and Reis, Heribert and K. Shukla, Manoj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1097-1137, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27282-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9567,161 +9697,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic properties of ZrO 2 , HfO 2 and LiNbO 3 ferroelectric phases: A comprehensive and comparative study with density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9868,51 +9998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04977349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Mamadou Guy-Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dembele Georges St&#233;phane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Baf&#233;tigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Nahoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cmb.2025.151001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Dimitropoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Manikas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsakonas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2025.100575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshering Zangmo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Szczerba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanavos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac Zjaci&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Katan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kovacic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Kusic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlata Hrnjak Murgi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173344" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Ouattara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Nobel N&#8217;guessan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Dembele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Ivani&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Resmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaselvam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Rekha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Kunnumpurathu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Pulitika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Karamanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lon&#269;ari&#263; Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Ku&#353;i&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi&#233;pi Nad&#232;ge Dominique Dou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Ti&#233;ba Tuo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandia Konate" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cc.2023.113005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kon&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Niar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;tigu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/0975-413X.15.2.1-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04109523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140615" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Tomic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Rasulev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062443" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kadjo Kassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v15n1p1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan Akau Amandine Kouam&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2023/v32i4852" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Lucie B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22270/jddt.v13i10.5970" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kassi Kadjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopi Thomas Affi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Silv&#232;re Diki N&#8217;guessan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03864043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02923-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1730/1/012126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loncaric Bozic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122826" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Charistos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigalas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.03.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Otero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07362G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701322" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2189-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689447v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacivita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2187-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avramopoulos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05047j" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01963g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cvetnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juretic Perisic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovacic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dermadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.01.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled E. El-Kelany" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10837" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Avramopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manthos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09813" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02131" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. El-Kelany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04502b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Alsenoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPVZ9PKZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598675v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502631w" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tiznado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23549" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293CC2238593F06A314CC49B19F348FB2F485844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00922j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3103436" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.06.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXVBZGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3114682" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc90148c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3057256" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Koukaras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Zdetsis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.22938" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBSJTDR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3026573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22854" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D777R67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Weatherford" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Gutsev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107720m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615499" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xenides" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L9J87VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.074" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TJ2HT5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.04.047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKPDQF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.053201" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leszczynskr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8071603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W5FJQMQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroulis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723116" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598723v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768365" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang-Negrerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ3RH18X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.09.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC232PH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598731v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173236" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162920" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168843v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663074" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2090/1/012172" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771786" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar1001318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05356041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05592868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija Pulitika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loncaric Bozic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Kusic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04977349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Mamadou Guy-Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dembele Georges St&#233;phane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Baf&#233;tigu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziao Nahoss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cmb.2025.151001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Dimitropoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Manikas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tsakonas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2025.100575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshering Zangmo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Szczerba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanavos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Guti&#233;rrez-Quintanilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac Zjaci&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Katan&#269;i&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kovacic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlata Hrnjak Murgi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Ouattara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Nobel N&#8217;guessan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Dembele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2024/v33i6929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04580732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Ivani&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.133739" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04606218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Resmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sivaselvam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R Rekha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Kunnumpurathu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Karamanis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lon&#269;ari&#263; Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Ku&#353;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi&#233;pi Nad&#232;ge Dominique Dou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Ti&#233;ba Tuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandia Konate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cc.2023.113005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyong Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrostowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c00514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Guy-Richard Kon&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges St&#233;phane Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Niar&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;tigu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/0975-413X.15.2.1-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04109523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Tomic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Rasulev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kadjo Kassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v15n1p1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan Akau Amandine Kouam&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CSJI/2023/v32i4852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Lucie B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22270/jddt.v13i10.5970" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045140" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kassi Kadjo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopi Thomas Affi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Silv&#232;re Diki N&#8217;guessan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03864043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dargelos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-022-02923-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03722867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1730/1/012126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Papac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Charistos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sigalas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05543" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.03.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Otero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07362G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2189-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Civalleri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maschio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacivita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2187-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avramopoulos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papadopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc05047j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cvetnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juretic Perisic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovacic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dermadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.01.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc01963g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled E. El-Kelany" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maschio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10837" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Avramopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manthos G. Papadopoulos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09813" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b02131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. El-Kelany" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04502b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02793" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Alsenoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPVZ9PKZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598675v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502631w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598674v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Torres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tiznado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23549" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293CC2238593F06A314CC49B19F348FB2F485844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00922j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3103436" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.06.037" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXVBZGBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3114682" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598683v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc90148c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3057256" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Koukaras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Zdetsis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.22938" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VBSJTDR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3026573" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22854" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D777R67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Weatherford" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Gutsev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107720m" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3615499" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598704v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xenides" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.08.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L9J87VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.09.074" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TJ2HT5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.04.047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NKPDQF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.053201" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leszczynskr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8071603" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W5FJQMQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598717v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maroulis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013201" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598725v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723116" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2768365" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang-Negrerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.11.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ3RH18X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.09.038" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC232PH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2173236" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04226138v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162920" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663074" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2090/1/012172" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4771786" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457518v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar1001318" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790752v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27282-5_20" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>