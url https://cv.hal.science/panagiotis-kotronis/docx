--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kotronis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEcole Centrale de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8978-1274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05655494X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9585-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Interface Shear Behavior and Physical Properties of Sand-Clay Mixtures Prepared by Slurry and Dry Tamping Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 49 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20250050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 202, pp.110037. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, self-similarity, and TNT equivalence of blasts from exploding wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stefanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-024-01209-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term thermo-mechanical behaviour of an energy pile installed in clay: Field experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.116498. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miniBLAST: A Novel Experimental Setup for Laboratory Testing of Structures Under Blast Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-024-00771-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.6973-6992. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.104234. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.100543. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp. 6973-6992. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingering and strain localization in porous media during imbibition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Harsha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (16), pp.3554-3581. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.104170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.104201. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniqueness, stability and bifurcation analyses in elasto-viscoplastic boundary value problems with no inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.103714. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Approach to Damage Induced by Drainage in Partially Saturated Granular Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmech.2022.869568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.104201. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction diagrams for symmetrically reinforced concrete square sections with various reinforcement ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.114272. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second gradient cohesive element for mode I crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.103732. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2022.103732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of slope collapse using SPH and the SIMSAND critical state model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Sand–Clay Mixture and Soil–Structure Interface Direct Shear Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (2), pp.260-306. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geotechnics1020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of soil–pipe interaction of single pipeline at shallow embedment in clay by hypoplastic macroelement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.110017. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Mixing Orders on the Microstructure of Artificially Prepared Sand-Clay Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/8552224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behavior & risk assessment of an existing bridge considering soil-structure interaction using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Matallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.111800. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects on the mechanical behavior of Paris green clay–concrete interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.13006. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202020513006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stiffness degradation and damping of pile foundations under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.109850. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de l’écrouissage rotationnel sur le comportement des sols argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Ahayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of GFRC tensile parameters from three-point bending tests using an analytical damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.477-490. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modelling of caisson foundations in sand to investigate the failure envelope in the H-M-V space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a penalty term to deal with spurious oscillations in second gradient finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.346-366. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789518769341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement model for a caisson foundation in sand under monotonic and cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marstruc.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifiber Timoshenko beam with embedded discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214, pp.339-364. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPH SIMSAND–Based Approach for Modeling of Granular Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Xiang Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of displacement-based Timoshenko multi-fiber beams finite element formulations and elasto-plastic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.464 - 490. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1210031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement formulation for single batter piles in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (12), pp.1346-1365. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation on evolving failure of caisson foundation in sand using the combined Lagrangian-SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin-Fu Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2018.1425311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (2), pp.245-270. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angkeara Svay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified approaches for Arias Intensity correction of synthetic accelerograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanliang Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (10), pp.4067-4087. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-017-0126-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress resultant nonlinear constitutive model for cracked reinforced concrete panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.375-405. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of a Suction Bucket Penetrating in Sand with a Combined Lagrangian-SPH Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin-Fu Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modeling of batter pile foundations under earthquake excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.176-190. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modeling of batter pile foundations under sinusoidal dynamic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.673-697. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-015-9859-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement for single vertical piles in sand subject to three-dimensional loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-015-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Timoshenko finite element straight beam with internal degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cybulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (16), pp.1753-1773. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the experimental results of a RC frame retrofitted with RC Infill walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Z Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Roussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquakes and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.735-752. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/eas.2015.9.4.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability assessment of a RC structure before and after FRP retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.539-564. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-014-9621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the 3D failure envelope of a single pile in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a second gradient model to simulate the behaviour of concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage model for FRP-confined concrete columns under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.519-531. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation and size effect in concrete using a non-local damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.246-261. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using centrifuge tests data to identify the dynamic soil properties: Application to Fontainebleau sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Soil-Structure Interaction on a reinforced concrete viaduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Botrugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Scale Dynamic Response of a RC Building under Weak Seismic Motions Using Earthquake Recordings, Ambient Vibrations and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling strategies for reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (6-7), pp.823-838. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2010.9693264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modellazione dei fenomeni di interazione terreno-struttura mediante macroelementi: elastoplasticità vs. ipoplasticità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the seismic behaviour of a 7-story building: NEES benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (10), pp.1433-1442. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for a circular foundation to simulate 3D soil-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.1205-1227. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear softening and localization: Modelling the evolution of the width of the shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Al Holo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-008-0061-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l’interaction sol-structure : application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for a shallow foundation to simulate Soil-Structure Interaction considering uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (11 12), pp.856-862. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking table tests of lightly RC walls: Numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13632460801890430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sismique des structures à murs banchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Coin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/regc.11.311-353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.361-374. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2006.9692833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifiber beams to account for shear and torsion. Applications to concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (52), pp.7264-7281. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using damage mechanics to simulate the behavior of various reinforced concrete walls submitted to earthquake loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JMBM.2005.16.1-2.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modelling strategy for R/C walls satisfying PS92 and EC8 design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (8), pp.1197-1208. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling strategies to simulate the dynamic behaviour of R/C walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13632460509350543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (7-8), pp.857-874. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poutre multifibre Timoshenko pour la modélisation de structures en béton armé: Théorie et applications numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2-3), pp.329-343. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2004.9692609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equivalent Reinforced Concrete model for simulating the behavior of shear walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.1085-1097. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling Strategy for the behavior of shear walls under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow and strain localisation in partially saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chia Laguna, Cagliari, Sardinia, Italy. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/coupled.2021.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and Efficiency of Energy Piles: A Multi-Year Investigation Under Real Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of rigid inclusions reinforced foundations to investigate the failure envelope in the V-M-H space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermal cycles on the deformation of soil-pile interface in energy piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials (IS-Glasgow 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E3S Web of Conferences 92, 13004, Jun 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20199213004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Temperature Cycles at Soil – Concrete Interface for Energy Piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manirakiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Energy Geotechnics (SEG-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99670-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the experimental results of the seismic strengthening of existing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Filippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les méthodes de calcul d'un pieu et d'un groupe de pieux sous chargement sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pérez-Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Cuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering (19th ICSMGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. pp.1573-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of fragility curves for RC frames retrofitted with RC infill walls based on full-scale pseudodynamic testing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Z Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Georgiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limenas Chersonisou (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multi-fiber Timoshenko beam finite element formulation with embedded discontinuities to describe reinforced concrete failure under static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structure (FraMCoS-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21012/FC9.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle loi de comportement homogénéisée pour des membranes en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015, 22ème Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMIRT 23 - 23rd Conference on Structural Mechanics in Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASMiRT – International Association for Structural Mechanics in Reactor Technology, Aug 2015, Manchester, United Kingdom. Paper ID 571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge investigation of the axial cyclic behaviour of a single pile used for the foundation of a jacket type offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Frontiers in Offshore Geotechnics (ISFOG2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18442-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroelement modeling for single vertical piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Earthquake Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes formulations éléments finis poutres multifibres pour la modélisation des structures sous sollicitations statiques et sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National de l’Association Française du Génie Parasismique (AFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, AFPS, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de poutre de Timoshenko construit à partir de la méthode des développements asymptotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2015, 12ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Presqu’île de Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the asymptotic expansion method for beam-like structures by comparison with the Saint-Venant solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2015, 9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on various formulations of displacement based multi-fiber straight Timoshenko beam finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGOS 2015 - Conférence Internationale Géotechnique - Ouvrage - Structure, Innovations in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of a single pile in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2015, 5th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Crete Island, Greece. pp.2752-2760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi constitutive globale non linéaire homogénéisée pour des membranes en béton armé sous sollicitations sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National de l’Association Française du Génie Parasismique (AFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPS, IFSTTAR, Marne-la-Vallée, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01742674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition approach from a local second gradient model to a cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Cachan, Jun 2015, Paris, France. pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenized global nonlinear constitutive model for RC panels under cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1370-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modelling of inclined pile foundations under seismic actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Structural Dynamics (EURODYN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.647-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC infilling of existing RC structures for seismic retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Earthquake Engineering and Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new macroelement for pile foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Kwang-Hua Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tongji University, College of Civil Engineering, Dec 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a second gradient theory on reinforced concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC 2013, Computational Modeling of Fracture and Failure of Materials and Structures, ECCOMAS Thematic Conference, IACM Special Interest Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Czech Technical University of Prague, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures voiles en béton armé soumises à du cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes rencontres universitaires de l'AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, ENS Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending tests on reinforced concrete beams: numerical modelling using a second gradient theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRaMCoS-8, VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in concrete using a second gradient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on the Finite Element Code LAGAMINE, LAGASHOP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plane Stress Second-Gradient Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on the Finite Element Code LAGAMINE, LAGASHOP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for the representation of concrete gravity based foundations for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Borgarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International conference on Ocean, Offshore and Artic Engineering (OMAE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2013-10639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-strain model for FRP-confined concrete columns under cyclic and seismic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paultre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering (15WCEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. pp.6656-6664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dynamic analyses of a soil-structure system subjected to a stochastic earthquake Ground-Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Al-Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Hamid Soubra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2012, 10th World congress on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5151/meceng-wccm2012-18591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability of RC structures: Assessment before and after FRP retrofitting (case study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of 3 point bending test of a reinforced concrete beam using a second gradient theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational methods in applied sciences and and Engineering (ECCOMAS 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge Modelling of Inclined Pile Foundations under Seismic Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategies for soil structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Kwang-Hua Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tongji University, College of Civil Engineering, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic retrofitting of RC frames with RC infilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poljansek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taucer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Réduction de la Vulnérabilité Sismique d'une Structure Existante en Béton Armé : Renforcement par TFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cyclique de béton renforcé par TFC : Modélisation numérique de poteaux confinés, approche par éléments finis multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.835-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'échelle sur la propagation des fissures dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Congrès International de Mécanique à Oujda, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée des portiques avec remplissage en maçonnerie soumis à l'action sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.633-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling size effect and cracking in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Palais des Congrès, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS modelling and its contribution to the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different approaches for the modelling of shallow foundations in seismic soil-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMGE 2010, 7th International Conference on Numerical Methods in Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of frp reinforcement using multifiber beams elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.459-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction of existing building: modelling the CFRP reinforcement in RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in honour of Michel Geradin, Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, JRC Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cyclique de béton confiné par TFC pour poteaux circulaires en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès français de Mécanique (CFM’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Soil Structure Interaction on a reinforced concrete bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Botrugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMGEO I, 1st International Symposium on Computational Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures en béton armé renforcée par TFC: Simulation numérique avec éléments finis de type poutres multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability analysis of an existing reinforced concrete building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofitting reinforced concrete structures with FRP: Numerical simulations using multifiber beam elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of FRP reinforcement using multifiber beams elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence 2009: Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2008 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D macro-element for Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Risk 2008 - Earthquakes in North-Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2008 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Macro Element for Soil Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sismique du comportement d'une structure de 7 étages à échelle 1 en béton armé: benchmark international NEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified computational strategies for dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN2007 Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS Thematic Conference on Computational Methods, Jun 2007, Rethymno, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de structures à murs contreventés: programme européen ECOLEADER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure: application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-story building-slice earthquake blind prediction contest: a simplified modeling using multifiber Timoshenko beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop and Seminar on Analytical Modeling of Reinforced Concrete Walls for Earthquake Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, ENIT, LGC, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of local and global behaviour of RC structures submitted to earthquake - Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-C 2006 Computational Modelling of Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mayrhofen, Tyrol, Austria. pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Structure interaction under seismic loading : a simplified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Workshop, Aussois, Org. ALERT-Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling accounting for shear and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEAR (Seismic Performance Assessment and Rehabilitation of Existing Buildings) International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC Ispra, Apr 2005, Ispra, Italy. pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: 1D post-localisation studies in concrete specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bifurcation, Instabilities, Degradation in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prévisionnelle du comportement sismique d'une structure en béton à murs contreventées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICF, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Université de Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé avec des éléments poutres multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres AUGC - Risque &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. Association Universitaire de Génie Civil, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3D multifibre beam element accounting for shear and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vail Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using damage mechanics to model a four story RC framed structure submitted to earthquake loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vail Colorado, United States. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, St. Johann im Pongau, Austria. pp.869-880, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMS Ecole polytechnique, Jul 2003, Paris, France. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls. Applications in Eurocode 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Isakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fib-Symposium, Concrete structures in seismic regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Athens, Greece. pp.204-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D beam element analysis for R/C structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of seismic behavior of structural walls with various reinforcements and boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crémer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée pour l'endommagement des structures en béton arme sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regroupement francophone pour la recherche et la formation sur le béton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de modélisation des voiles faiblement élancés soumis à une sollicitation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des associations du Génie Civil et urbain, AFGC-AUGC-IREX, Concours jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insa Lyon, 2000, Lyon, France. pp.551 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategy for reinforced concrete structures submitted to severe dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Continuous damage and fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategy for reinforced concrete structures submitted to severe dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous damage and fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ENS Cachan, France. pp.329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls with various reinforcements and boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crémer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Mitigation of seismic risk. Support to recently affected European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Hotel Villa Carlotta, Belgirate (VB), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghavamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de béton armé équivalent pour l'analyse du comportement des voiles de très faible élancement. Programme SAFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pegon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Multiphysics Couplings and Strain Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Stefanou; Jean Sulem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities Modeling in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.203-251, 2021, 9781789450002. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119755203.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation simplifiée pour l'évaluation de la vulnérabilité sismique des structures existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité sismique des constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité MIM (Mécanique et Ingénierie des Matériaux), Série Risques Naturels, Hermès Science Publications, Lavoisier, pp.221-252, 2013, 9782746238145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model: Simplified Strategies for Vulnerability Seismic Assessment of Existing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Guéguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Vulnerability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wileys Pubs, pp.213-247, 2013, 978-1-84821-524-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategies for soil-structure interaction problems: The multifiber beam concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2013, Soil-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wileys Pubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-194, 2013, 9782954251745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic behaviour of reinforced concrete structural walls: Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1755 Lisbon Earthquake: Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.363-376, 2009, 978-1-4020-8609-0. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8609-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: 1D post-localisation studies in concrete specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations, Instabilities, Degradation in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.127-142, 2007, 978-3-540-49342-6. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49342-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of path following techniques into the finite element code LAGAMINE. Part II: Material non linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Internal report GEO3, ArGEnCo. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation of the SSI macro element using experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable D8-2, 3S-R. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of simplified modelling strategies for 3D phenomena and/or boundaries conditions for base-isolated buildings or specific soil-structure interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 67, 3S-R. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of path following techniques into the finite element code LAGAMINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport Interne Géomac/3S-R. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur le fonctionnement sismique de structures à murs à cellules contreventées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Contrat N° 04 MGC 5 07, Org. Rapport final (Novembre) - Contrat DRAST/ Mission Génie Civil, 2005, 3S-R. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques et adaptation climatique d’ouvrages en génie civil et bâtiments examine l’effet des changements climatiques sur le sol, le bâti et les infrastructures/ Projet RI-ADAPTCLIM. Sous la direction de P. Kotronis (plusieurs auteurs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kotronis. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN papier 9781784056490, ISBN ebook 9781784066499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings. Under the coordination of P. Kotronis (several authors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISBN: 978-1-786-30486-5, DOI: 10.1002/9781119671428, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2013, Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kotronis, C. Tamagnini, S. Grange. ALERT Geomaterials INPG - 3SR, pp.226, 2013, 978-2-9542517-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de Modélisation de Structures en Béton Soumises à des Chargements Sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisaillement dynamique de murs en béton armé. Modèles simplifiés 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00074469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample preparation on the multi scale structure of sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, EDP Sciences, pp.01007, 2019, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20199201007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kotronis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésEcole Centrale de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8978-1274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05655494X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9585-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 202, pp.110037. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Interface Shear Behavior and Physical Properties of Sand-Clay Mixtures Prepared by Slurry and Dry Tamping Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 49 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20250050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, self-similarity, and TNT equivalence of blasts from exploding wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Stefanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-024-01209-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term thermo-mechanical behaviour of an energy pile installed in clay: Field experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhao Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Doghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Badinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.116498. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miniBLAST: A Novel Experimental Setup for Laboratory Testing of Structures Under Blast Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Morsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-024-00771-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.6973-6992. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.104234. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.100543. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp. 6973-6992. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingering and strain localization in porous media during imbibition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Harsha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (16), pp.3554-3581. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.104170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.104201. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniqueness, stability and bifurcation analyses in elasto-viscoplastic boundary value problems with no inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.103714. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Approach to Damage Induced by Drainage in Partially Saturated Granular Geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmech.2022.869568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Ommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.104201. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction diagrams for symmetrically reinforced concrete square sections with various reinforcement ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.114272. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second gradient cohesive element for mode I crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.103732. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2022.103732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of slope collapse using SPH and the SIMSAND critical state model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Sand–Clay Mixture and Soil–Structure Interface Direct Shear Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (2), pp.260-306. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geotechnics1020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of soil–pipe interaction of single pipeline at shallow embedment in clay by hypoplastic macroelement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.110017. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.110017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Mixing Orders on the Microstructure of Artificially Prepared Sand-Clay Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/8552224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behavior & risk assessment of an existing bridge considering soil-structure interaction using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Matallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.111800. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects on the mechanical behavior of Paris green clay–concrete interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.13006. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202020513006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stiffness degradation and damping of pile foundations under dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.109850. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de l’écrouissage rotationnel sur le comportement des sols argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Ahayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of GFRC tensile parameters from three-point bending tests using an analytical damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.477-490. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical modelling of caisson foundations in sand to investigate the failure envelope in the H-M-V space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a penalty term to deal with spurious oscillations in second gradient finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.346-366. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789518769341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement model for a caisson foundation in sand under monotonic and cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marstruc.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifiber Timoshenko beam with embedded discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214, pp.339-364. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPH SIMSAND–Based Approach for Modeling of Granular Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Xiang Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of displacement-based Timoshenko multi-fiber beams finite element formulations and elasto-plastic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.464 - 490. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1210031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement formulation for single batter piles in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (12), pp.1346-1365. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation on evolving failure of caisson foundation in sand using the combined Lagrangian-SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin-Fu Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2018.1425311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (2), pp.245-270. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angkeara Svay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified approaches for Arias Intensity correction of synthetic accelerograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanliang Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (10), pp.4067-4087. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-017-0126-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress resultant nonlinear constitutive model for cracked reinforced concrete panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.375-405. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of a Suction Bucket Penetrating in Sand with a Combined Lagrangian-SPH Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin-Fu Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modeling of batter pile foundations under earthquake excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.176-190. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modeling of batter pile foundations under sinusoidal dynamic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.673-697. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-015-9859-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoplastic macroelement for single vertical piles in sand subject to three-dimensional loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-015-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Timoshenko finite element straight beam with internal degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cybulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (16), pp.1753-1773. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the experimental results of a RC frame retrofitted with RC Infill walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Z Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Roussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquakes and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.735-752. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/eas.2015.9.4.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability assessment of a RC structure before and after FRP retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.539-564. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-014-9621-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the 3D failure envelope of a single pile in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a second gradient model to simulate the behaviour of concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation and size effect in concrete using a non-local damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.246-261. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage model for FRP-confined concrete columns under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.519-531. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using centrifuge tests data to identify the dynamic soil properties: Application to Fontainebleau sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Soil-Structure Interaction on a reinforced concrete viaduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Botrugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Scale Dynamic Response of a RC Building under Weak Seismic Motions Using Earthquake Recordings, Ambient Vibrations and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotaire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (4), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling strategies for reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (6-7), pp.823-838. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2010.9693264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modellazione dei fenomeni di interazione terreno-struttura mediante macroelementi: elastoplasticità vs. ipoplasticità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Geotecnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element to simulate dynamic soil-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (12), pp.3034-3046. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element to simulate 3D soil-structure interaction considering plasticity and uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (20), pp.3651-3663. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the seismic behaviour of a 7-story building: NEES benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (10), pp.1433-1442. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-008-9462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear softening and localization: Modelling the evolution of the width of the shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Al Holo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11440-008-0061-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for a circular foundation to simulate 3D soil-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.1205-1227. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l’interaction sol-structure : application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macro-element for a shallow foundation to simulate Soil-Structure Interaction considering uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (11 12), pp.856-862. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking table tests of lightly RC walls: Numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13632460801890430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance sismique des structures à murs banchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Coin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3), pp.311-353. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/regc.11.311-353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.361-374. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2006.9692833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifiber beams to account for shear and torsion. Applications to concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (52), pp.7264-7281. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified modelling strategy for R/C walls satisfying PS92 and EC8 design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (8), pp.1197-1208. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using damage mechanics to simulate the behavior of various reinforced concrete walls submitted to earthquake loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/JMBM.2005.16.1-2.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling strategies to simulate the dynamic behaviour of R/C walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.285-306. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13632460509350543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (7-8), pp.857-874. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poutre multifibre Timoshenko pour la modélisation de structures en béton armé: Théorie et applications numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2-3), pp.329-343. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2004.9692609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equivalent Reinforced Concrete model for simulating the behavior of shear walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.1085-1097. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling Strategy for the behavior of shear walls under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eqe.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow and strain localisation in partially saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chia Laguna, Cagliari, Sardinia, Italy. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/coupled.2021.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and Efficiency of Energy Piles: A Multi-Year Investigation Under Real Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of rigid inclusions reinforced foundations to investigate the failure envelope in the V-M-H space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of thermal cycles on the deformation of soil-pile interface in energy piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials (IS-Glasgow 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E3S Web of Conferences 92, 13004, Jun 2019, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20199213004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Temperature Cycles at Soil – Concrete Interface for Energy Piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Roxana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Manirakiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Energy Geotechnics (SEG-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99670-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the experimental results of the seismic strengthening of existing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Filippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les méthodes de calcul d'un pieu et d'un groupe de pieux sous chargement sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pérez-Herreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Cuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering (19th ICSMGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. pp.1573-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of fragility curves for RC frames retrofitted with RC infill walls based on full-scale pseudodynamic testing results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Z Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Georgiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2016 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limenas Chersonisou (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multi-fiber Timoshenko beam finite element formulation with embedded discontinuities to describe reinforced concrete failure under static loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structure (FraMCoS-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21012/FC9.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle loi de comportement homogénéisée pour des membranes en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015, 22ème Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMIRT 23 - 23rd Conference on Structural Mechanics in Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASMiRT – International Association for Structural Mechanics in Reactor Technology, Aug 2015, Manchester, United Kingdom. Paper ID 571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroelement modeling for single vertical piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Earthquake Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes formulations éléments finis poutres multifibres pour la modélisation des structures sous sollicitations statiques et sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National de l’Association Française du Génie Parasismique (AFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, AFPS, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge investigation of the axial cyclic behaviour of a single pile used for the foundation of a jacket type offshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Frontiers in Offshore Geotechnics (ISFOG2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18442-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de poutre de Timoshenko construit à partir de la méthode des développements asymptotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2015, 12ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Presqu’île de Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the asymptotic expansion method for beam-like structures by comparison with the Saint-Venant solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2015, 9th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on various formulations of displacement based multi-fiber straight Timoshenko beam finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Benkemoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGOS 2015 - Conférence Internationale Géotechnique - Ouvrage - Structure, Innovations in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Cachan, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D failure envelope of a single pile in sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2015, 5th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Crete Island, Greece. pp.2752-2760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Isorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi constitutive globale non linéaire homogénéisée pour des membranes en béton armé sous sollicitations sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National de l’Association Française du Génie Parasismique (AFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPS, IFSTTAR, Marne-la-Vallée, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berge-Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01742674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition approach from a local second gradient model to a cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Cachan, Jun 2015, Paris, France. pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenized global nonlinear constitutive model for RC panels under cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Huguet Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Erlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1370-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge modelling of inclined pile foundations under seismic actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Structural Dynamics (EURODYN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porto, Portugal. pp.647-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC infilling of existing RC structures for seismic retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Georgiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Earthquake Engineering and Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new macroelement for pile foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Kwang-Hua Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tongji University, College of Civil Engineering, Dec 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a second gradient theory on reinforced concrete structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC 2013, Computational Modeling of Fracture and Failure of Materials and Structures, ECCOMAS Thematic Conference, IACM Special Interest Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Czech Technical University of Prague, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures voiles en béton armé soumises à du cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes rencontres universitaires de l'AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, ENS Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending tests on reinforced concrete beams: numerical modelling using a second gradient theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRaMCoS-8, VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in concrete using a second gradient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on the Finite Element Code LAGAMINE, LAGASHOP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plane Stress Second-Gradient Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on the Finite Element Code LAGAMINE, LAGASHOP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for the representation of concrete gravity based foundations for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Borgarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International conference on Ocean, Offshore and Artic Engineering (OMAE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2013-10639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-strain model for FRP-confined concrete columns under cyclic and seismic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paultre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering (15WCEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. pp.6656-6664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic dynamic analyses of a soil-structure system subjected to a stochastic earthquake Ground-Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Al-Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Hamid Soubra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2012, 10th World congress on computational mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5151/meceng-wccm2012-18591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability of RC structures: Assessment before and after FRP retrofitting (case study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of 3 point bending test of a reinforced concrete beam using a second gradient theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational methods in applied sciences and and Engineering (ECCOMAS 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge Modelling of Inclined Pile Foundations under Seismic Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategies for soil structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Kwang-Hua Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Tongji University, College of Civil Engineering, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic retrofitting of RC frames with RC infilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christis Chrysostomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poljansek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taucer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Réduction de la Vulnérabilité Sismique d'une Structure Existante en Béton Armé : Renforcement par TFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cyclique de béton renforcé par TFC : Modélisation numérique de poteaux confinés, approche par éléments finis multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.835-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'échelle sur la propagation des fissures dans le béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Congrès International de Mécanique à Oujda, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée des portiques avec remplissage en maçonnerie soumis à l'action sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Samouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque National de l'Association Française de Génie Parasismique, AFPS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-La-Vallée, France. pp.633-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress state influence on nonlocal interactions in damage modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-C 2010, Computational Modelling of Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rohrmoos/Schladming, Austria. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS modelling and its contribution to the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different approaches for the modelling of shallow foundations in seismic soil-structure interaction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salciarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMGE 2010, 7th International Conference on Numerical Methods in Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling size effect and cracking in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Yasir Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Loukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Palais des Congrès, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of frp reinforcement using multifiber beams elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'10, Euro Mediterranean Symposium On Advances in Geomaterial and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.459-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction of existing building: modelling the CFRP reinforcement in RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in honour of Michel Geradin, Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, JRC Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cyclique de béton confiné par TFC pour poteaux circulaires en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès français de Mécanique (CFM’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et fissuration du béton armé : passage continu – discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09, XIXème congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Soil Structure Interaction on a reinforced concrete bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Botrugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMGEO I, 1st International Symposium on Computational Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability analysis of an existing reinforced concrete building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures en béton armé renforcée par TFC: Simulation numérique avec éléments finis de type poutres multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofitting reinforced concrete structures with FRP: Numerical simulations using multifiber beam elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability reduction: numerical modeling of FRP reinforcement using multifiber beams elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber El Arem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence 2009: Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of RC structural walls including Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computation of Shell and Spatial Structures, IASS-IACM 2008: "Spanning Nano to Mega"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Cornell University, Ithaca, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Prediction of the benchmark SMART 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2008 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D macro-element for Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Risk 2008 - Earthquakes in North-Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Modeling Strategies for non linear dynamic calculations of the benchmark SMART2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART 2008 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, CEA Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure : application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Macro Element for Soil Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sismique du comportement d'une structure de 7 étages à échelle 1 en béton armé: benchmark international NEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of the seismic performance of lightly reinforced structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures (MDCMS 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Hanoi, Vietnam. pp.417-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified computational strategies for dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN2007 Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS Thematic Conference on Computational Methods, Jun 2007, Rethymno, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de structures à murs contreventés: programme européen ECOLEADER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simplifié 3D de l'interaction sol structure: application au génie parasismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven-story building-slice earthquake blind prediction contest: a simplified modeling using multifiber Timoshenko beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop and Seminar on Analytical Modeling of Reinforced Concrete Walls for Earthquake Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, ENIT, LGC, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of local and global behaviour of RC structures submitted to earthquake - Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-C 2006 Computational Modelling of Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mayrhofen, Tyrol, Austria. pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: 1D post-localisation studies in concrete specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Bifurcation, Instabilities, Degradation in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Structure interaction under seismic loading : a simplified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Workshop, Aussois, Org. ALERT-Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modelling accounting for shear and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEAR (Seismic Performance Assessment and Rehabilitation of Existing Buildings) International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC Ispra, Apr 2005, Ispra, Italy. pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prévisionnelle du comportement sismique d'une structure en béton à murs contreventées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: Application to concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICF, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé avec des éléments poutres multifibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Université de Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée 3D du comportement dynamique de structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres AUGC - Risque &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org. Association Universitaire de Génie Civil, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of concrete structures under seismic loadings, modelling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ALERT-Geomaterials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALERT-Geomaterials, Oct 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de structures en béton armé avec l'élément poutre multifibre du code Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des thèses du laboratoire 3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire 3S, May 2004, Autrans, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3D multifibre beam element accounting for shear and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vail Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using damage mechanics to model a four story RC framed structure submitted to earthquake loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vail Colorado, United States. pp.823-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling for earthquake engineering: the case of lightly RC structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Computational modelling of Concrete structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, St. Johann im Pongau, Austria. pp.869-880, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poutre 3D multifibre Timoshenko pour la modélisation des structures en béton armé soumises à des chargements sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque National Génie Parasismique, Aspects dynamiques et vibratoires en génie civil, AFPS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMS Ecole polytechnique, Jul 2003, Paris, France. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls. Applications in Eurocode 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fischinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Isakovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fib-Symposium, Concrete structures in seismic regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Athens, Greece. pp.204-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D beam element analysis for R/C structural walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of seismic behavior of structural walls with various reinforcements and boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crémer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation simplifiée pour l'endommagement des structures en béton arme sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regroupement francophone pour la recherche et la formation sur le béton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategy for reinforced concrete structures submitted to severe dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited lecture, Continuous damage and fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de modélisation des voiles faiblement élancés soumis à une sollicitation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des associations du Génie Civil et urbain, AFGC-AUGC-IREX, Concours jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insa Lyon, 2000, Lyon, France. pp.551 - 558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategy for reinforced concrete structures submitted to severe dynamic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuous damage and fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, ENS Cachan, France. pp.329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic behaviour of reinforced concrete structural walls with various reinforcements and boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crémer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Mitigation of seismic risk. Support to recently affected European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Hotel Villa Carlotta, Belgirate (VB), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du comportement sismique des voiles porteurs avec différents pourcentages de ferraillage et conditions limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.612-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation de type poutre pour une large variété de problèmes sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghavamian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de béton armé équivalent pour l'analyse du comportement des voiles de très faible élancement. Programme SAFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pegon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Colloque National Génie Parasismique et réponse dynamique des ouvrages AFPS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cachan, France. pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Multiphysics Couplings and Strain Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Stefanou; Jean Sulem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instabilities Modeling in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.203-251, 2021, 9781789450002. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119755203.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation simplifiée pour l'évaluation de la vulnérabilité sismique des structures existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité sismique des constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité MIM (Mécanique et Ingénierie des Matériaux), Série Risques Naturels, Hermès Science Publications, Lavoisier, pp.221-252, 2013, 9782746238145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model: Simplified Strategies for Vulnerability Seismic Assessment of Existing Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Guéguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Vulnerability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wileys Pubs, pp.213-247, 2013, 978-1-84821-524-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603925.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling strategies for soil-structure interaction problems: The multifiber beam concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2013, Soil-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wileys Pubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-194, 2013, 9782954251745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic behaviour of reinforced concrete structural walls: Experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Reynouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1755 Lisbon Earthquake: Revisited</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.363-376, 2009, 978-1-4020-8609-0. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8609-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local second gradient models and damage mechanics: 1D post-localisation studies in concrete specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bésuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations, Instabilities, Degradation in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.127-142, 2007, 978-3-540-49342-6. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49342-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of path following techniques into the finite element code LAGAMINE. Part II: Material non linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Internal report GEO3, ArGEnCo. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation of the SSI macro element using experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable D8-2, 3S-R. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of simplified modelling strategies for 3D phenomena and/or boundaries conditions for base-isolated buildings or specific soil-structure interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 67, 3S-R. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of path following techniques into the finite element code LAGAMINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport Interne Géomac/3S-R. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur le fonctionnement sismique de structures à murs à cellules contreventées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Ile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Reynouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Contrat N° 04 MGC 5 07, Org. Rapport final (Novembre) - Contrat DRAST/ Mission Génie Civil, 2005, 3S-R. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques et adaptation climatique d’ouvrages en génie civil et bâtiments examine l’effet des changements climatiques sur le sol, le bâti et les infrastructures/ Projet RI-ADAPTCLIM. Sous la direction de P. Kotronis (plusieurs auteurs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kotronis. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ISBN papier 9781784056490, ISBN ebook 9781784066499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Evaluation and Climate Change Adaptation of Civil Engineering Infrastructures and Buildings. Under the coordination of P. Kotronis (several authors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISBN: 978-1-786-30486-5, DOI: 10.1002/9781119671428, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119671428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALERT Doctoral School 2013, Soil-Structure Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Tamagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kotronis, C. Tamagnini, S. Grange. ALERT Geomaterials INPG - 3SR, pp.226, 2013, 978-2-9542517-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de Modélisation de Structures en Béton Soumises à des Chargements Sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisaillement dynamique de murs en béton armé. Modèles simplifiés 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00074469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample preparation on the multi scale structure of sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Sciarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Glasgow, United Kingdom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92, EDP Sciences, pp.01007, 2019, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20199201007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kotronis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="355E519A"/>
+    <w:nsid w:val="92ACFCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kotronis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-1274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655494X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9585-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr/kotronis-panagiotis-108855.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20250050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01209-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03650361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03562970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Di Filippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics1020014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Othmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8552224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rachedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111800" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020513006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ahayan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Loukil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Hassine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soufflet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789518769341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tamagnini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2019.02.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.03.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.07.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2794" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2018.1425311" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanliang Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0126-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.02.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2016.05.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9859-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189198v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0415-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cybulski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2367" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMK0JJKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kyriakides" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christis Z Chrysostomou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Georgiou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Roussis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/eas.2015.9.4.735" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.06.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.07.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Botrugno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.1034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693264" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salciarini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamagnini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Holo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-008-0061-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XXZX58Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199213004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manirakiza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christis Chrysostomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Filippou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481566v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Georgiou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.102" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet Aguilera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590959v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503353v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18442-65" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300418v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180339v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071399v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007902v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008468v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007791v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008681v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Al-Bittar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Hamid Soubra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18591" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007970v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008872v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poljansek" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taucer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008119v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008506v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007726v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009015v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390915v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008384v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083045v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119755203.ch7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007525v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007542v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alertgeomaterials.eu/data/school/2013/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185056v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100402v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187391v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/evaluation-des-risques-et-adaptation-climatique-douvrages-en-genie-civil-et-batiments/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187715v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071394v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350461v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00074469v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143358v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benoit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199201007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kotronis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-1274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655494X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9585-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr/kotronis-panagiotis-108855.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20250050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01209-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03650361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03562970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Di Filippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics1020014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Othmani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8552224" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rachedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111800" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020513006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ahayan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Loukil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Hassine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soufflet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789518769341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tamagnini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2019.02.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.03.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.07.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2794" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2018.1425311" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanliang Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0126-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.02.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2016.05.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9859-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189198v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0415-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cybulski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2367" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMK0JJKS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kyriakides" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christis Z Chrysostomou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Georgiou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Roussis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/eas.2015.9.4.735" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9621-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.06.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.07.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paultre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Botrugno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.1034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177086v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotaire Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.948" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693264" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salciarini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamagnini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9462-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-009NDS4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Holo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chambon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-008-0061-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XXZX58Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.664" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MG2JJN6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.10.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ile" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huy Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Reynouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460801890430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bisch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.11.311-353" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692833" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079701v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.05.053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2005.03.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2005.16.1-2.75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460509350543" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Colombo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.363" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQLV9GTC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.029" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343949v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199213004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Manirakiza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99670-7_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christis Chrysostomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Filippou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481566v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Georgiou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.102" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet Aguilera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590959v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503353v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18442-65" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180339v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Qian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071399v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007902v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008468v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007791v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-10639" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desprez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paultre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008681v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Al-Bittar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Hamid Soubra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/meceng-wccm2012-18591" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008874v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008542v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007970v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008872v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poljansek" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taucer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007879v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008119v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008369v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007726v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364373v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009015v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008873v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390915v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008877v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008893v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007941v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pegon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008894v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007715v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007718v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Huy Nguyen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008459v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Nguyen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ile" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Reynouard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008449v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008884v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008928v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Huy Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008384v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300380v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007881v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008385v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342172v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008485v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009107v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008467v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008871v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isakovic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;mer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009091v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008870v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007876v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008960v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghavamian" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008448v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalbera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119755203.ch7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007525v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007542v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alertgeomaterials.eu/data/school/2013/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8609-0_23" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007531v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49342-6_6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185056v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138210v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100402v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121989v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187391v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/evaluation-des-risques-et-adaptation-climatique-douvrages-en-genie-civil-et-batiments/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187715v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119671428" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071394v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350461v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00074469v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143358v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benoit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199201007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>