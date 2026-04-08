--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kourtesis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kourtesis_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABA-9356-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Game Skills across Diverse Genres and Cognitive Functioning in Early Adulthood: Verbal and Visuospatial Short-Term and Working Memory, Hand–Eye Coordination, and Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Konsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.874. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs14100874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Cybersickness in Virtual Reality: Impact of Eye–Hand Coordination Tasks, Immersion, and Gaming Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giannakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.506 - 535. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality: The Role of Individual Differences, Its Effects on Cognitive Functions and Motor Skills, and Intensity Differences during and after Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.62-93. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trail Making Test in Virtual Reality (TMT-VR): The Effects of Interaction Modes and Gaming Skills on Cognitive Performance of Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Giatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Kemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Karayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142110010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Guidelines for the Early-Phase Clinical Evaluation of Applications Using Extended Reality: RATE-XR Qualitative Study Guideline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H Vlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denzel L Q Drop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda K Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review of Multimodal XR Applications, Risks, and Ethical Challenges in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti8110098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Gaming Skills Questionnaire in Adolescence: Effects of Gaming Skills on Cognitive and Affective Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.722-752. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ejihpe14030048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Training of Social Skills in Adults with Autism Spectrum Disorder: An Examination of Acceptability, Usability, User Experience, Social Skills, and Executive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia-Chrysanthi Kouklari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Mantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: The influence of attention, memory, and executive function processes on real-world prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.255-280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2021.2008983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing acceptance of technology across age: Amid the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A Whear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.055102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Dysfunction, Social Cognition Impairment, and Gray Matter Pathology in Myotonic Dystrophy Type 2: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Publish Ahead of Print, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of theory of mind with language and visuospatial abilities in amyotrophic lateral sclerosis: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Karampetsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5-6), pp.462-469. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2021.2013893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should neuropsychological assessment always be considered in Myotonic Dystrophy Type 2? An overview of patients' cognitive profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Everyday Assessment Lab (VR-EAL): An immersive virtual reality neuropsychological battery with enhanced ecological validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A.A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How immersive virtual reality methods may meet the criteria of the National Academy of Neuropsychology and American Academy of Clinical Neuropsychology: A software review of the Virtual Reality Everyday Assessment Lab (VR-EAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2021.100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: the effects of delay and task type on everyday prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A. A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.486-506. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.1904996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Development of Immersive Virtual Reality Software for Cognitive Neuroscience and Neuropsychology: The Development of Virtual Reality Everyday Assessment Lab (VR-EAL), a Neuropsychological Test Battery in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Korre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 - Article 12, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addenbrooke Cognitive Examination-III and detection of Alzheimer's disease: a comparison of ACE-III, M-ACE and ECAS in a Greek Alzheimer's disease population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (8), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edinburgh Cognitive and Behavioural Amyotrophic Lateral Sclerosis Screen (ECAS): Sensitivity in Differentiating between ALS and Alzheimer's Disease in a Greek Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Rentzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1-2), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2019.1655059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Neuroscience Questionnaire: Maximum Duration of Immersive Virtual Reality Sessions Without the Presence of Pertinent Adverse Symptomatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 417, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Competence Is a Pre-condition for Effective Implementation of Virtual Reality Head Mounted Displays in Human Neuroscience: A Technological Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 342, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality Methods in Cognitive Neuroscience and Neuropsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. University of Edinburgh, 2020. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03563411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kourtesis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kourtesis_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABA-9356-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality: The Role of Individual Differences, Its Effects on Cognitive Functions and Motor Skills, and Intensity Differences during and after Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.62-93. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trail Making Test in Virtual Reality (TMT-VR): The Effects of Interaction Modes and Gaming Skills on Cognitive Performance of Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Giatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Kemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Karayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142110010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Guidelines for the Early-Phase Clinical Evaluation of Applications Using Extended Reality: RATE-XR Qualitative Study Guideline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H Vlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denzel L Q Drop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda K Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review of Multimodal XR Applications, Risks, and Ethical Challenges in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti8110098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Gaming Skills Questionnaire in Adolescence: Effects of Gaming Skills on Cognitive and Affective Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.722-752. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ejihpe14030048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Game Skills across Diverse Genres and Cognitive Functioning in Early Adulthood: Verbal and Visuospatial Short-Term and Working Memory, Hand–Eye Coordination, and Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Konsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.874. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs14100874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Cybersickness in Virtual Reality: Impact of Eye–Hand Coordination Tasks, Immersion, and Gaming Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giannakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.506 - 535. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Training of Social Skills in Adults with Autism Spectrum Disorder: An Examination of Acceptability, Usability, User Experience, Social Skills, and Executive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia-Chrysanthi Kouklari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Mantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: The influence of attention, memory, and executive function processes on real-world prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.255-280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2021.2008983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing acceptance of technology across age: Amid the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A Whear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.055102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Dysfunction, Social Cognition Impairment, and Gray Matter Pathology in Myotonic Dystrophy Type 2: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Publish Ahead of Print, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of theory of mind with language and visuospatial abilities in amyotrophic lateral sclerosis: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Karampetsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5-6), pp.462-469. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2021.2013893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Everyday Assessment Lab (VR-EAL): An immersive virtual reality neuropsychological battery with enhanced ecological validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A.A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How immersive virtual reality methods may meet the criteria of the National Academy of Neuropsychology and American Academy of Clinical Neuropsychology: A software review of the Virtual Reality Everyday Assessment Lab (VR-EAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2021.100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: the effects of delay and task type on everyday prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A. A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.486-506. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.1904996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should neuropsychological assessment always be considered in Myotonic Dystrophy Type 2? An overview of patients' cognitive profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Development of Immersive Virtual Reality Software for Cognitive Neuroscience and Neuropsychology: The Development of Virtual Reality Everyday Assessment Lab (VR-EAL), a Neuropsychological Test Battery in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Korre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 - Article 12, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addenbrooke Cognitive Examination-III and detection of Alzheimer's disease: a comparison of ACE-III, M-ACE and ECAS in a Greek Alzheimer's disease population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (8), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edinburgh Cognitive and Behavioural Amyotrophic Lateral Sclerosis Screen (ECAS): Sensitivity in Differentiating between ALS and Alzheimer's Disease in a Greek Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Rentzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1-2), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2019.1655059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Neuroscience Questionnaire: Maximum Duration of Immersive Virtual Reality Sessions Without the Presence of Pertinent Adverse Symptomatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 417, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Competence Is a Pre-condition for Effective Implementation of Virtual Reality Head Mounted Displays in Human Neuroscience: A Technological Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 342, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality Methods in Cognitive Neuroscience and Neuropsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. University of Edinburgh, 2020. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03563411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DB842E9"/>
+    <w:nsid w:val="401679EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kourtesis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kourtesis_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABA-9356-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triantafyllia Zioga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Ferentinos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Konsolaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Nega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14100874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Papaefthymiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giannakopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Roussos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3040027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Papadopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3010004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giatzoglou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vorias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kemm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karayianni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142110010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H Vlake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denzel L Q Drop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Bommel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda K Wiederhold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8110098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Chrysanthi Kouklari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mantas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papanikolaou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Macpherson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2008983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Whear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Parra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.055102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theodosiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Christidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Xirou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Karavasilis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ferentinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karampetsou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.2013893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Collina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A.A. Doumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000764" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A. A. Doumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Macpherson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1904996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Korre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas a A Doumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2019.00012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Margioti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Demenega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rentzos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1655059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03563411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kourtesis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kourtesis_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABA-9356-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Papadopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Roussos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3010004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giatzoglou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vorias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kemm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karayianni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Nega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142110010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H Vlake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denzel L Q Drop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Bommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda K Wiederhold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8110098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triantafyllia Zioga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Ferentinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Konsolaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14100874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Papaefthymiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giannakopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Chrysanthi Kouklari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mantas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papanikolaou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Macpherson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2008983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Whear" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.055102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theodosiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Christidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Xirou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Karavasilis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ferentinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karampetsou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.2013893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Collina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A.A. Doumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A. A. Doumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Macpherson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1904996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Korre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas a A Doumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2019.00012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Margioti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Demenega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rentzos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1655059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03563411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>