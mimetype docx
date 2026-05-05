--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kourtesis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kourtesis_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABA-9356-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality: The Role of Individual Differences, Its Effects on Cognitive Functions and Motor Skills, and Intensity Differences during and after Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.62-93. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trail Making Test in Virtual Reality (TMT-VR): The Effects of Interaction Modes and Gaming Skills on Cognitive Performance of Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Giatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Kemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Karayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142110010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Guidelines for the Early-Phase Clinical Evaluation of Applications Using Extended Reality: RATE-XR Qualitative Study Guideline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H Vlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denzel L Q Drop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda K Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review of Multimodal XR Applications, Risks, and Ethical Challenges in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti8110098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Gaming Skills Questionnaire in Adolescence: Effects of Gaming Skills on Cognitive and Affective Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.722-752. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ejihpe14030048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Game Skills across Diverse Genres and Cognitive Functioning in Early Adulthood: Verbal and Visuospatial Short-Term and Working Memory, Hand–Eye Coordination, and Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Konsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.874. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs14100874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Cybersickness in Virtual Reality: Impact of Eye–Hand Coordination Tasks, Immersion, and Gaming Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giannakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.506 - 535. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Training of Social Skills in Adults with Autism Spectrum Disorder: An Examination of Acceptability, Usability, User Experience, Social Skills, and Executive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia-Chrysanthi Kouklari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Mantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: The influence of attention, memory, and executive function processes on real-world prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.255-280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2021.2008983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing acceptance of technology across age: Amid the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A Whear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.055102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Dysfunction, Social Cognition Impairment, and Gray Matter Pathology in Myotonic Dystrophy Type 2: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Publish Ahead of Print, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of theory of mind with language and visuospatial abilities in amyotrophic lateral sclerosis: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Karampetsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5-6), pp.462-469. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2021.2013893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Everyday Assessment Lab (VR-EAL): An immersive virtual reality neuropsychological battery with enhanced ecological validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A.A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How immersive virtual reality methods may meet the criteria of the National Academy of Neuropsychology and American Academy of Clinical Neuropsychology: A software review of the Virtual Reality Everyday Assessment Lab (VR-EAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2021.100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: the effects of delay and task type on everyday prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A. A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.486-506. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.1904996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should neuropsychological assessment always be considered in Myotonic Dystrophy Type 2? An overview of patients' cognitive profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Development of Immersive Virtual Reality Software for Cognitive Neuroscience and Neuropsychology: The Development of Virtual Reality Everyday Assessment Lab (VR-EAL), a Neuropsychological Test Battery in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Korre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 - Article 12, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addenbrooke Cognitive Examination-III and detection of Alzheimer's disease: a comparison of ACE-III, M-ACE and ECAS in a Greek Alzheimer's disease population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (8), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edinburgh Cognitive and Behavioural Amyotrophic Lateral Sclerosis Screen (ECAS): Sensitivity in Differentiating between ALS and Alzheimer's Disease in a Greek Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Rentzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1-2), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2019.1655059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Neuroscience Questionnaire: Maximum Duration of Immersive Virtual Reality Sessions Without the Presence of Pertinent Adverse Symptomatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 417, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Competence Is a Pre-condition for Effective Implementation of Virtual Reality Head Mounted Displays in Human Neuroscience: A Technological Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 342, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality Methods in Cognitive Neuroscience and Neuropsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. University of Edinburgh, 2020. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03563411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Kourtesis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kourtesis_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABA-9356-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality: The Role of Individual Differences, Its Effects on Cognitive Functions and Motor Skills, and Intensity Differences during and after Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.62-93. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trail Making Test in Virtual Reality (TMT-VR): The Effects of Interaction Modes and Gaming Skills on Cognitive Performance of Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenia Giatzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Vorias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Kemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Karayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app142110010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Guidelines for the Early-Phase Clinical Evaluation of Applications Using Extended Reality: RATE-XR Qualitative Study Guideline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan H Vlake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denzel L Q Drop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda K Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/56790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Review of Multimodal XR Applications, Risks, and Ethical Challenges in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti8110098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Gaming Skills Questionnaire in Adolescence: Effects of Gaming Skills on Cognitive and Affective Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.722-752. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ejihpe14030048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Game Skills across Diverse Genres and Cognitive Functioning in Early Adulthood: Verbal and Visuospatial Short-Term and Working Memory, Hand–Eye Coordination, and Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triantafyllia Zioga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Konsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.874. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs14100874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Cybersickness in Virtual Reality: Impact of Eye–Hand Coordination Tasks, Immersion, and Gaming Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Papaefthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Giannakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.506 - 535. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Training of Social Skills in Adults with Autism Spectrum Disorder: An Examination of Acceptability, Usability, User Experience, Social Skills, and Executive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia-Chrysanthi Kouklari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Mantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papanikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: The influence of attention, memory, and executive function processes on real-world prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.255-280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2021.2008983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing acceptance of technology across age: Amid the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A Whear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (12), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.055102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Dysfunction, Social Cognition Impairment, and Gray Matter Pathology in Myotonic Dystrophy Type 2: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Publish Ahead of Print, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association of theory of mind with language and visuospatial abilities in amyotrophic lateral sclerosis: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Ferentinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Karampetsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5-6), pp.462-469. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2021.2013893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Everyday Assessment Lab (VR-EAL): An immersive virtual reality neuropsychological battery with enhanced ecological validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A.A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.181-196. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How immersive virtual reality methods may meet the criteria of the National Academy of Neuropsychology and American Academy of Clinical Neuropsychology: A software review of the Virtual Reality Everyday Assessment Lab (VR-EAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2021.100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecologically valid examination of event-based and time-based prospective memory using immersive virtual reality: the effects of delay and task type on everyday prospective memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas A. A. Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E. Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.486-506. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.1904996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should neuropsychological assessment always be considered in Myotonic Dystrophy Type 2? An overview of patients' cognitive profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Theodosiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Xirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Karavasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNN.0000000000000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addenbrooke Cognitive Examination-III and detection of Alzheimer's disease: a comparison of ACE-III, M-ACE and ECAS in a Greek Alzheimer's disease population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Abrahams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (8), pp.825-834. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617720000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Edinburgh Cognitive and Behavioural Amyotrophic Lateral Sclerosis Screen (ECAS): Sensitivity in Differentiating between ALS and Alzheimer's Disease in a Greek Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Christidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Margioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Demenega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Rentzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Frontotemporal Degeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1-2), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21678421.2019.1655059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the Development of Immersive Virtual Reality Software for Cognitive Neuroscience and Neuropsychology: The Development of Virtual Reality Everyday Assessment Lab (VR-EAL), a Neuropsychological Test Battery in Immersive Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Korre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 - Article 12, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Virtual Reality Neuroscience Questionnaire: Maximum Duration of Immersive Virtual Reality Sessions Without the Presence of Pertinent Adverse Symptomatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 417, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Competence Is a Pre-condition for Effective Implementation of Virtual Reality Head Mounted Displays in Human Neuroscience: A Technological Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas a A Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 - Article 342, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2019.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality Methods in Cognitive Neuroscience and Neuropsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. University of Edinburgh, 2020. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03563411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="401679EE"/>
+    <w:nsid w:val="0171FF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kourtesis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kourtesis_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABA-9356-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Papadopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Roussos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3010004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giatzoglou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vorias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kemm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karayianni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Nega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142110010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H Vlake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denzel L Q Drop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Bommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda K Wiederhold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8110098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triantafyllia Zioga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Ferentinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Konsolaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14100874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Papaefthymiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giannakopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Chrysanthi Kouklari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mantas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papanikolaou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Macpherson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2008983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Whear" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.055102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theodosiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Christidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Xirou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Karavasilis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ferentinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karampetsou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.2013893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Collina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A.A. Doumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A. A. Doumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Macpherson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1904996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Korre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas a A Doumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2019.00012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Margioti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Demenega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rentzos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1655059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03563411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-kourtesis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kourtesis_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABA-9356-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Papadopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Roussos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3010004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Giatzoglou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Vorias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kemm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karayianni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Nega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142110010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H Vlake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denzel L Q Drop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Bommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda K Wiederhold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8110098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triantafyllia Zioga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Ferentinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Konsolaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs14100874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Papaefthymiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giannakopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Chrysanthi Kouklari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Mantas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papanikolaou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Macpherson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.2008983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03557633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Whear" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A Parra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.055102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Theodosiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Christidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Xirou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Karavasilis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Panopoulou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ferentinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Karampetsou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2021.2013893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Collina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A.A. Doumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas A. A. Doumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Macpherson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1904996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Margioti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Demenega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Abrahams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617720000314" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03473126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rentzos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2019.1655059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Korre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas a A Doumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2019.00012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03472807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00342" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03563411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>