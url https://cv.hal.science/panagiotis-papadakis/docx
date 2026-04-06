--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboticCC: Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C13E635A"/>
+    <w:nsid w:val="99B39A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>