--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B39A3F"/>
+    <w:nsid w:val="9E5AC70B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>