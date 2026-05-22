--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Panagiotis Papadakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panagiotis-papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2193-8087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4yD9QIYAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Assessment of Physical Rehabilitation Exercises using Spatiotemporal, Sequential Graph-Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109578. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature expansion and enhanced compression for class incremental learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 634, pp.129807. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2025.129807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL-Rehab: Assessment of Physical Rehabilitation Exercises Through Self-Supervised Learning of 3D Skeleton Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104275. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2024.104275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Juan Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Van Audenhaege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Dense UAV Mapping by Leveraging Monocular Depth Prediction with Monocular-Inertial SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2024.2415084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Source Software Framework for Reinforcement Learning-based Control of Tracked Robots in Simulated Indoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Software Framework for Robot System Integration, 36 (11), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2022.2076570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning based, Staircase Negotiation Learning in Simulation and Transfer to Reality for Articulated Tracked Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2021.3114105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding human spatial interactions with mapping for enhanced mobility in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.1047-1059. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Pose Normalization and Matching of Non-Rigid Objects based on Support Vector Machine Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: detection and traversability analysis of terrain gaps using LIDAR for safe robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain traversability analysis methods for unmanned ground vehicles: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.1373 - 1385. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of the AAAI 2011 Fall Symposia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Blisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Finin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wende Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.71-78. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aimag.v33i1.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D articulated object retrieval using a graph-based representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Azariadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.1301-1319. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0523-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANORAMA: A 3D Shape Descriptor based on Panoramic Views for Unsupervised 3D Object Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0281-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance Feedback in Content-based 3D Object Retrieval A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafalis Theodore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2008.753-763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled laboratory experiments of shallow water acoustic propagation: calibration phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Taroudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (5), pp.676-684. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Shape Matching and Retrieval using a Concrete Radialized Spherical Projection Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Immersive Annotation Tool for Movement Quality Assessment with 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Kourbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Event-Driven, End-to-End UAV Tracking Using Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728482.3757384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Blevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Génevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d'assistance pour les personnes malvoyantes basées sur la vision: avancées, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aela Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoRE: Multi-Oracle Reward Evolution for Automated Reward Shaping in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Conference on Cognitive Engineering and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottlenecks of Vision Language Models in Image to PDDL State Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotic Computing &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboticCC68732.2025.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soto Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Object Detection for Autonomous Vehicles via General Purpose Event-RGB Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC63610.2024.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Aerial Event-based Environment: Application to Car Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Amessegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Robotics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76424-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densifying SLAM for UAV navigation by fusion of monocular depth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARA 2023: 9th IEEE International Conference on Automation, Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARA56516.2023.10125712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sparse SLAM to dense mapping for UAV autonomous navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Commercial Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Abbasnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javen Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Driven Smart Home: A Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Smart Living and Public Health (ICOST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Chenadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing domain shift in synthetic data augmentation for semantic segmentation of 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottleneck Identification to Semantic Segmentation of Industrial 3D Point Cloud Scene via Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Poinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4877-4878, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of conformal use of personal protective equipment by object and human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Safety, Security and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dhabi (virtual), United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Traversal via Reinforcement Learning for Active Reconfiguration of Assistive Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676585v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staircase Negotiation Learning for Articulated Tracked Robots with Varying Degrees of Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRR 2020: IEEE International Conference on Safety, Security and Rescue Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Abu Dabi (virtual), United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR50563.2020.9292594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir B Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2018.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use-Case Study on Multi-view Hypothesis Fusion for 3D Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Mobile Robot Teams with Ambient Intelligence for Improved Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canonically Posed 3D Objects Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.33-36, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3dor.20141047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Map Extrapolation in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Drouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spacing in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'14,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Sequence Back-constrained GP-LVM for MOCAP based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004268600870096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mapping of Human-Populated Environments by Implicit Function Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-free Topological Mapping and Path Planning by Maxima Detection of the Kernel Spatial Clearance Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Application and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003735300710079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mobility Learning and Regression of Articulated, Tracked Robotic Vehicles by Physics-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Interaction and Physical Simulation, Eurographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/147-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue robots at earthquake-hit Mirandola, Italy: A field report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matia Pizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Symposium on Safety, Security, and Rescue Robotics (SSRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, College Station, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSRR.2012.6523866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in System Design for Human-Robot Teaming in Urban Search & Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Janícek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanker Keshavdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Field and Service Robotics (FSR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Matsushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Framework for Planning and Execution-Monitoring of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Fifth AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Pose Normalization of Non-Rigid Shapes using One-Class Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Help Me to Help You: how to Learn Intentions, Actions and Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Kruijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAAI Spring Symposium Help Me Help You: Bridging the Gaps in Human-Agent Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Palo Alto, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHREC'08 Entry: Hybrid IIT-NCSR-Demokritos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stony Brook, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2008.4547990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of some geoacoustic parameters of a tank experiment by match field processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Taroudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sessarego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Underwater Acoustics (ECUA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Object Retrieval using an Efﬁcient and Compact Hybrid Shape Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Pratikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoharis Theoharis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Passalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Perantonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Herakleion, Greece. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/3DOR/3DOR08/009-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense, metric and real-time 3D reconstruction for autonomous drone navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fagette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Robotique (JJCR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based modelling of physical interaction for assistive robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Mitriakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Robot Navigation in 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision and Pattern Recognition [cs.CV]. Université de Bretagne Occidentale, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04083618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Discriminative Dimensionality Reduction for Pose-Based Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valsamis Ntouskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiora Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Applications and Methods International Conference, ICPRAM 2013 Barcelona, Spain, February 15-18, 2013 Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-152, 2015, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12610-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E5AC70B"/>
+    <w:nsid w:val="F24D0C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/panagiotis-papadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4yD9QIYAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117417v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Kourbane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109578" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04841807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2024.104275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04612405v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Barz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fagette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2024.2415084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03671418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mitriakov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2022.2076570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2021.3114105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9581-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000349" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Blisard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carmichael" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Finin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wende Frost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aimag.v33i1.2391" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Agathos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pratikakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Perantonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Azariadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0523-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD5DFE7E9392E526D0972FA2B575C18774202123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoharis Theoharis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0281-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trafalis Theodore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2008.753-763" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Taroudakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sturm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Perantonis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.12.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05079742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05209003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Souissi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728482.3757384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aela Le Sommer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05450173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelsalam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Happonen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboticCC68732.2025.00011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04746439v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC63610.2024.00033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497648v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Liard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76424-0_26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03980609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125712" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04106441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03796618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cazorla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Poinel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945480" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/670" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01882648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20141047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832895v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valsamis Ntouskos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Pirri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004268600870096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gianni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pizzoli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003735300710079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/147-156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Kruijff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR.2012.6523866" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Kruijff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Jan&#237;cek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanker Keshavdas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larochelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Zender" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759033v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ming" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981714" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Passalis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2008.4547990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Taroudakis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR08/009-016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04083618v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>