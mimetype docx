--- v0 (2026-04-09)
+++ v1 (2026-05-01)
@@ -66,4694 +66,4694 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic and functional co-diversification imprint African Hominidae microbiomes to signal dietary and lifestyle adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Jespersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Duus Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Pilgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2484385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2484385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial exchange at the wildlife-livestock interface: insights into microbial composition, antimicrobial resistance and virulence factor gene dynamics in grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Kauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Imholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00448-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic intermixing reveals stable fly-mediated circulation of mastitis-associated bacteria in dairy settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Coon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00215-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic evidence for flies as carriers of zoonotic pathogens on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Skarlupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Suen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00685-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial communities of fungus-growing ant queens are species-specific and suggest vertical transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Kooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus Boomsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0306011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Dietary Regime and Seasonality on Hindgut’s Mycobiota Diversity in Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Taminiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the inside out: Were the cuticular Pseudonocardia bacteria of fungus-farming ants originally domesticated as gut symbionts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Schiøtt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (10), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Antigen 43 (Ag43) Variants: New Insights in Their Diversity, Distribution and Prevalence in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bicep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistent Circulation of Enterohemorrhagic Escherichia coli (EHEC) O157:H7 in Cattle Farms: Characterization of Enterohemorrhagic Escherichia coli O157:H7 Strains and Fecal Microbial Communities of Bovine Shedders and Non-shedders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mazuy-Cruchaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.852475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global phylogenomic and metabolic reconstruction of the large intestine bacterial community of domesticated cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01357-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenomic analysis and metabolic role reconstruction of mutualistic Rhizobiales hindgut symbionts of Acromyrmex leaf-cutting ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Schiøtt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus Boomsma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FI: The Fecobiome Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Møller Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2021.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Overview of the Elusive Passenger in the Gastrointestinal Tract of Cattle: The Shiga Toxin Producing Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8060877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergies between division of labor and gut microbiomes of social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Sinotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renelies-Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Ellegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insight into the RNA interference response against cathepsin-L gene in the pea aphid, Acyrthosiphon pisum: Molting or gut phenotypes specifically induced by injection or feeding treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, to be published. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrosine pathway regulation is host-mediated in the pea aphid symbiosis during late embryonic and early larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escobase and AcR: Escherichia coli databases of genomes and acid resistance genes from isolates from cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapountzis Panagiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataloging the resident microbes and their metabolic potential in the large intestine of cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli process: two novel classes of antigen 43 (Ag43) characterized.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495742v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of new classes of antigen 43 (Ag43) in Escherichia coli colonisation process</w:t>
+                <w:t xml:space="preserve">From Farm to Genome: Tracking Spatiotemporal Changes in E. coli from Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Caccia</w:t>
+                <w:t xml:space="preserve">Saria Otani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragna Eberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimlapas Leekitcharoenphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Bouvard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+                <w:t xml:space="preserve">Christian Brinch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank M. Aarestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456972v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Farm to Genome: Tracking Spatiotemporal Changes in E. coli from Cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saria Otani</w:t>
+                <w:t xml:space="preserve">Characterisation of new classes of antigen 43 (Ag43) in Escherichia coli colonisation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragna Eberhardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank M. Aarestrup</w:t>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459086v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic intermixing reveals stable fly-mediated circulation of mastitis-associated bacteria in dairy settings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Escherichia coli process: two novel classes of antigen 43 (Ag43) characterized.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456982v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diet change on dairy cow’s rumen microbiota and fermentation activity and stabilization effect of live yeast administration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic intermixing reveals stable fly-mediated circulation of mastitis-associated bacteria in dairy settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri L. Coon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457015v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evidence for flies as carriers of zoonotic pathogens on dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H Skarlupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafino Teseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saria Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Microbial Ecology (ISME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathepsin-L proteinase is involved in cuticle remodeling during the molting process in the pea aphid, &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755004v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Boutros</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...2122 lines deleted...]
-                <w:t xml:space="preserve">hal-00824527v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic evidence for flies as carriers of zoonotic pathogens on dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H Skarlupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafino Teseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saria Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented milk produced with Streptococcus thermophilus and Lactobacillus delbrueckii subsp. bulgaricus does not prevent the carriage of Escherichia coli O26:H11 in dairy calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing diet promotes mycobiota richness and diversity in dairy cows' hindgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taminiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dsRNAi in aphids induces variable individual and tissue responses, and phenotypes specific to the administration methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires en Biophysique et Biologie Moléculaire de la Cellule et du Développement, Dipartimento di Fisiologia e Biochimica, Università di Pisa / Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Genoplante 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821530v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genoplante 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...153 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">hal-04215958v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4771,51 +4771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial symbioses : from vertebrates to invertebrates and back again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiology and Parasitology. Université Clermont Auvergne (UCA); Ecole Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement (ED SVSAE, ED 65), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,51 +5002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragna Eberhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimlapas Leekitcharoenphon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brinch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Aarestrup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Sommer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Worley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri L. Coon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Skarlupka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Kauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Imholt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kuehn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00448-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sommer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Coon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00215-25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Skarlupka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00685-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sadowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Kooij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Boomsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Adams" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Jespersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Duus M&#248;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Pilgaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2484385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Innocent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Zhukova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Schi&#248;tt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae391" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bicep" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Zorgani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065500" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Sinotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renelies-Hamilton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Taylor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ellegaard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raynaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schalk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapountzis Panagiotis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03903067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saria Otani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Jespersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brinch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Duus M&#248;ller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Pilgaard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2484385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Kauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Imholt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kuehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00448-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sommer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Worley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Coon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00215-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Skarlupka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00685-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sadowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Kooij" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Boomsma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Innocent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Zhukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poulsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Schi&#248;tt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae391" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bicep" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Zorgani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065500" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mazuy-Cruchaudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.852475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teseo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brinch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01357-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#248;ller Aarestrup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2021.0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Segura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Sinotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renelies-Hamilton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Taylor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ellegaard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapountzis Panagiotis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Duni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragna Eberhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimlapas Leekitcharoenphon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. Aarestrup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bouvard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Sommer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri L. Coon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Skarlupka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schalk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03903067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>