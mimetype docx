--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -434,693 +434,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04248192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling with a subsonic flow of quantum fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubiquity of particle-vortex interactions in turbulent counterflow of superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A. Sergeev</w:t>
+                <w:t xml:space="preserve">P Švančara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">D Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Valentin</w:t>
+                <w:t xml:space="preserve">P Hrubcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Skrbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 911, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190284v1</w:t>
+                <w:t xml:space="preserve">hal-03023574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquity of particle-vortex interactions in turbulent counterflow of superfluid helium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Hrubcová</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rotter</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Skrbek</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1017⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023574v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023565v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Cooling with a subsonic flow of quantum fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Yuri A. Sergeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">Jérôme Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (14), pp.144509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03190284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-shaped hot-wire for ultra-high resolution anemometry in cryogenic helium</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (10), pp.105004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,291 +1204,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02282964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-wire anemometry for superfluid turbulent coflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Durì</w:t>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Moro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (2), pp.025007. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.012187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01122176v1</w:t>
+                <w:t xml:space="preserve">cea-01367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic turbulence test facilities at CEA/SBT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Hot-wire anemometry for superfluid turbulent coflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Durì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Braslau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.012187. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (2), pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/101/1/012187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01367182v1</w:t>
+                <w:t xml:space="preserve">cea-01122176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
               </w:r>
@@ -1634,77 +1634,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
@@ -1742,103 +1742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Durì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,64 +1872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid helium inertial jet for comparative study of classical and quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Durì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,64 +2006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,64 +2287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSF experiment for comparison of high Reynolds number turbulence in both HeI and HeII: First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex density spectrum of quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,90 +2842,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.281-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3097,64 +3097,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Normal and Superfluid Turbulence Behind a Passive Grid : Experimental Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="345E75FE"/>
+    <w:nsid w:val="2526B0A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pantxo-diribarne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9772-9097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112092675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4vhk-vgn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3661127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pantxo-diribarne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9772-9097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112092675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4vhk-vgn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3661127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>