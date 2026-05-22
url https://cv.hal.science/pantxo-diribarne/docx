--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -702,291 +702,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03023565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale energy budget of inertially driven turbulence in normal and superfluid helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimata Sy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.064604. </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023565v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling with a subsonic flow of quantum fluid</w:t>
               </w:r>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2526B0A9"/>
+    <w:nsid w:val="1C6A1B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pantxo-diribarne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9772-9097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112092675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4vhk-vgn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3661127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pantxo-diribarne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9772-9097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112092675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duplat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4vhk-vgn1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hrubcov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rotter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Skrbek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/101/1/012187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3661127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>