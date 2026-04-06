--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -250,1131 +250,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic, Epistemology, and Scientific Theories - From Peano to the Vienna Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantu</w:t>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2023, Vienna Circle Institute Yearbook, 978-3-031-42190-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42190-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol.IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892852v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume XI of the Max Phil Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial sur Otto Hölder (Edition d'un)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophia Scientiae, p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E qui casca l’asino. Gli errori di ragionamento nel dibattito pubblico [There's the Rub! Fallacies in Public Debate]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bollati Boringhieri, pp.177, 2011, ISBN 9788833922102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic and Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark van Atten</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Zan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Suppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin: 1958-2008 [The argumentative turn. 50 years after Perelman and Toulmin: 1958-2008]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loffredo, 2009, 9788875643355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teorie dell'argomentazione. Un'introduzione storico-filosofica alle logiche del dialogo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori, 130 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...518 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00604513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Veronese e i fondamenti della geometria [Giuseppe Veronese and the Foundations of Geometry]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unicopli, 1999, 9788840005898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objectivité en mathématiques / Objectivity in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,233 +1525,233 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Luciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 25-1, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epistemological Thought of Otto Hölder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schlaudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,1682 +1830,1682 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Peano et le formalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outline by Rachel Cusk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/107163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures bourbakistes: objets ou concepts épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantu</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.4014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Outline by Rachel Cusk</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie de la calculabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2023.2172303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: From Social Ontology to Mathematical Practice, and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11245-022-09870-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Peano and his School: Axiomatics, Symbolism and Rigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Peano School: Logic, Epistemology and Didactics, 25 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epistemological Question of the Applicability of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/jhap.v6i3.3435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofia e matematica tra XIX e XX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana. B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (7), pp.481--502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (8), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifier en Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.81—83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00283-014-9452-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Right Order of Concepts: Grassmann, Peano, Gödel and the Inheritance of Leibniz’s Universal Characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.157--182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Hölder. Intuition and reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schlaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.15--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry and Measurement in Otto Hölder's Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.131--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemi intelligenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.427--445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1422/38982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca D'Agostini. La verità avvelenata . Buoni e cattivi argomenti nel dibattito pubblico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, XXV (65), pp.196—198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Epistemology at the End of the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives (Réseau français des instituts d'études avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularités de la mathesis universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s prohibition rule on kind-crossing and the definition of mathematics as a science of quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (2), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11229-008-9419-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese. Une comparaison avec la conception de Helmholtz et Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp. 129-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01445340.2023.2172303⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...1257 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il carteggio Padoa-Vailati. Un'introduzione alle lettere inviate da Chioggia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di studi e ricerche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Epistemological View of the Peano School Axiomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piccolomini d'Aragona, Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Deduction: Contemporary Studies in the Philosophy, History and Formal Theories of Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Springer International Publishing, pp.323-343, 2024, Synthese Library, 978-3-031-51405-0. </w:t>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell and Carnap or Bourbaki? Two Ways Towards Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Symbolic logic and scientific philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schiemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge. Objectivity, Semantics, and Axiomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bharath Sriraman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2023, 978-3-030-19071-2. </w:t>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et cognition mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, pp.326--329, 2023, EAN : 9782271147530</w:t>
@@ -3989,51 +3989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllogism and beyond in the Peano School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verburgt, Lukas M. and Cosci, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle's Syllogism and the Creation of Modern Logic: Between Tradition and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2023, 9781350228863</w:t>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peano's Philosophical Views between Structuralism and Logicism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Boccuni; Andrea Sereni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins and Varieties of Logicism. On the Logico-Philosophical Foundations of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2021, </w:t>
@@ -4138,880 +4138,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Logica impura. Un contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Montuschi and P.D. Omodeo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinare il mondo. Prospettive logiche ed epistemologiche su scienza, natura e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armando, pp.71--95, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grassmann’s Concept Structuralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prehistory of Mathematical Structuralism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.21-58, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780190641221.003.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oso/9780190641221.003.0002⟩</w:t>
+                <w:t xml:space="preserve">halshs-03089326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics. Systematical concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Theis; Alexander Aichele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch Christian Wolff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.357—379, 2018, 978-3-658-14736-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-14737-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rougier’s reception of the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fréderic Brechenmacher, Guillaume Jouve, Laurent Mazliak and Rossana Tazzioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of Italian Mathematics in France. The Latin Sisters, from Risorgimento to Fascism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.213--254, 2016, Series "New trends in history of science", 978-3-319-40080-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40082-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano and Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Crocco and Eva-Maria Engelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel: Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107—126, 2016, 9782853999762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.107—126, 2016, 9782853999762</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano versus Kant: mathematics as a scientia universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REBOUL Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MInd, Values and Metaphysics. Philosophical Papers Dedicated to Kevin Mulligan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295--316, 2014, 9783319041988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40082-2_8⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentative Approach to Ideal Elements in Mathematics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Aberdein et Ian J. Dove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The argument of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p., 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6534-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.295--316, 2014, 9783319041988</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life and Works of Giovanni Vailati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro De Zan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Arrighi; Paola Cantú; Mauro de Zan; Patrick Suppes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic and Pragmatism. Selected Writings of Giovanni Vailati.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.xxi-lxvii, 2009, CSLI Lecture Notes, 9781575865904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin : 1958-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consento e dissenso.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loffredo, Napoli., pp. 87-96, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.xxi-lxvii, 2009, CSLI Lecture Notes, 9781575865904</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospettiva e immaginazione metafisica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rino Genovese et Italo Testa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ragione impura. Una Jam Session su metafisica e immaginazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp. 171-175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions et états de choses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Benoist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolzano et les propositions en soi : une théorie objective des vérités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp. 51-66, 2006</w:t>
@@ -5072,51 +5072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matematica da scienza delle grandezze a teoria delle forme. L'Ausdehnungslehre de H. Grassmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Università degli Studi di Genova, 2003. Italian. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5175,51 +5175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'axiomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Normale Superieure de Paris - ENS Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,51 +5269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paganini, La vaghezza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezia : le due città.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp. 10-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Truccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Ferrarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5576,5987 +5576,5987 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Logic and interaction. Pragmatics and Argumentation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Let’s prove it. CIVIS Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jul 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can definitions play an epistemological role in axiomatics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop, Mathematical Concepts: Analysis, Definitions and Explications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSS, Istituto Universitario di Studi Superiori, Jun 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitions by abstraction in the Peano School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna-IUSS Workshop: Axiomatic Definitions and Abstraction, a Century After Frege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, Department of Philosophy, Feb 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés de métamathématiques : que peut-on étudier de l’intérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Autour de la métamathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Gilles Gaston Granger, Aix-Marseille Université, Nov 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
+                <w:t xml:space="preserve">halshs-05434788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Approches historiques, philosophiques et anthropologiques des nombres, de la mesure et de la mesurabilité » 2024 – 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge: Objectivity, Semantics and Axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano's Axiomatic definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st AXDEF WORKSHOP Implicit Definitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PhilMath | IHPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lesson of Peano and Russell. Logical Tools for the Computational Approach to Legal Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese's non-Archimedean Continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Giuseppe Veronese and non-Archimedean mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objectivité et la constitution sociale des pratiques mathématiques, Table ronde Objectivité mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLE THEMATIQUE MATHEMATIQUES ET PHILOSOPHIE CONTEMPORAINES X « Grothendieck, Vuillemin, l’Objectivité mathématique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PHILMATH, Université de Toulouse, Jun 2023, Saint-Ferreol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Geometry to Logic and Back: History, Philosophy, and Foundations”, 17th International Congress on Logic, Methodology and Philosophy of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMPLST and University of Buenos Aires, Jul 2023, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role does (can) axiomatics play today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPMW15 15th French PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne et Université Paris-Cité, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information scientifique et désinformation : arguments, émotions et fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Cycle HiPhiS 2023 "Communication scientifique : certitudes, incertitudes et prise de décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role do definitions play in axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Arthur Pap Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna Circle Institute, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granger, le style et l’épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Commun du Centre Gilles Gaston Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Feb 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure dans l’œuvre de G. G. Granger : constitution de l’objectivité scientifique et praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde « Quelles mathématisations pour quelles mesures ? Cheminement à travers les disciplines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalism in the Peano Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "The Formal Turn in Twentieth-Century Thought"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Feb 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuition and Axiomatics. The case of non-Archimedean continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Intuition in mathematics. Historical, epistemological, cognitive and phenomenological aspects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liège, Nov 2023, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du structuralisme dans la philosophie de la pratique mathématique et son rapport au pragmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "Actualité du structuralisme", Workshop of the network PHILMATHMED (Philosophie, Histoire et Didactique des Mathématiques en Méditerranée) "Les structures, et après ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality, formalism and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "From Permanence to Conservativity – Metatheoretic Ideals in Early Formalism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social ontology and mathematical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Mathematical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Centre Gilles Gaston Granger, Aix-Marseille Université and CNRS, Oct 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Prague Workshop on Frege's Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joan Bertran-San Millán, Institute of Philosophy, Czech Academy of Sciences, Jul 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l’argumentation et empirisme logique à la base du naturalisme scientifique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun du Centre Gilles Gaston Granger 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriella Crocco and Philippe Abgrall, Centre Gilles Gaston Granger, Aix-Marseille Université, Jan 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s school epistemology and Frege’s logicism III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERC International Conference “Origins of Structuralism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Schiemer, Department of Philosophy, University of Vienna, Aug 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International INTEREPISTEME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Georg Schiemer and Erika Luciano, Dipartimento di Matematica, Università di Torino, May 2019, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logica impura: perdita dell'unità e contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop. "Mettere ordine al mondo: prospettive logiche ed epistemologiche su scienza, natura, società"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Montuschi e Pietro Daniel Omodeo, Dipartimento di Filosofia, Università di Venezia, May 2019, Venezia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie historique et architecture du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">III PHILMATHMED Workshop L’épistémologie historique, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Institut de Mathématiques de Toulouse UMR 5219, Université Toulouse III Paul Sabatier, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical practice and social ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interdisciplinare di epistemologia delle scienze sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Guala, Dipartimento di Filosofia, Università degli Studi di Milano; Paola Cantù, Centre Gilles Gaston Granger, Université Aix-Marseille; Matteo Bianchin, Dipartimento delle Scienze Umane, Università Milano-Bicocca; Italo Testa, Dipartimento di discipline umanistiche, sociali e delle imprese culturali, Università di Parma, Oct 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano’s requirement of a correct ordering of concepts and its inheritance in modern axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Bolzano’s Mathematics and the General Methodology of the Sciences, 16th International Congress on Logic, Methodology and Philosophy of Science and Technology (CLMPST), Bridging across academic cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLMPS and Steve Russ (Symposium Organizer), Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s conceptual structuralism. Particular thought forms and concepts’ underdeterminacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Mathematics and its Philosophy between the 18th and the 19th Century”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of implicit definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference of the International Society for the History of Philosophy of Science (HOPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and metatheory in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Modern Axiomatics and Early Metatheory”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des éléments idéaux en mathématiques : une définition correlative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhilMathMed Workshop “Regards croisés sur les mathématiques. Philosophie, Histoire et Didactique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies interdisciplinaires au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du CEPERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s proto-structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Structuralist Methods in Modern Mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et mathématiques : opposition et croisement disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du Ceperc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Logic Workshop 'Logic in Question' - Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A pragmatic conception of logic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senza misura niente grandezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Is It Wrong to Measure?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPSA 2011 Third conference of the European Philosophy of Science Association - Dept of Philosophy and History of Science University of Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant and 20th century philosophy of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12th MidWest PhilMath Workshop - Notre Dame University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An argumentative analysis of the method of ideal elements in mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fondements d'une théorie des grandeurs au XIXème siècle, Workshop - Lille University, Department of Mathematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The axioms of geometry in the 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca delle fallacie nei discorsi pubblici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guanxinet, Valdagno (PD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie dell'argomentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Treviglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th National Conference of the Italian Society for Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Italian debate on the analytical definition of real number at the end of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Algèbre et géométrie au XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie argomentative nel discorso filosofico e scientifico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dipartimento di Filosofia, Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference on Argumentation of the International Society for the Study of Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Linguaggio, mente e logica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of Magnitudes and Theory of Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Hoelder, Archives Poincaré, Université de Nancy2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Philosophy and Mathematics in the Work of Bernard Bolzano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The epistemological conception of Hermann Günther Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Internazionale della Società Italiana di Logica e Filosofia delle Scienze (SILFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultaire Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Theory-relative notion of Ideality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideal magnitudes and numbers: a matter of degree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception épistémologique de Hermann Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffè Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vailati : Logica e Pragmatismo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vailati: Logica e Pragmatismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caffè Filosofico, Crema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry, Paris, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Quantité et mesure, Paris, Université Paris Diderot (Paris 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vailati and the Peano school. On the analysis of scientific premises and language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Rethinking Pragmatism, Università degli Studi di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantité et mesure - International Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facultair Colloquium, Faculteit der Wijsbegeertevrije, Amsterdam, Vrije Universiteit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Epistemologie, IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire d'Espistémologie IREM Institut Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On real and ideal elements in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Nancy PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peano e la sua scuola fra matematica, logica e interlingua.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino, Italy. pp.545-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interest of Vailati's epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Pragmatism from Giovanni Vailati to contemporary epistemology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scuola di Peano fra matematica, logica e interlingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino., Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology: multiplication and constructivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Past to Future: Grassmann's Work in Context. The Grassmann Bicentennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire des Archives Husserl 2008-2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie des représentations et des propositions en soi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalen Christian-Wolf-Kongresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques als Grobenlehre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Saale, Germany. p. 13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des représentations et des propositions en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des Archives Husserl, Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultair Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano'Criticism of Kant'Notion of Mathematics as the Science of Quantities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vrije, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology, Mind and Language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity and Equality in Padoa's Works.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminario di teoria critica di Gallarate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorie dell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Gallarate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffé Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e le logiche del dialogo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Crema, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Genova, Italy</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminari di Filosofia del Centro Studi Vailati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaakko Hintikka : il ruolo della logica nel ragionamento e nell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Crema, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques italiennes au XIXème siècle: Peano et son école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alessandro Padoa and the concept of equality.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Aix-en-Provenve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquium Logico-Philosophicum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermann Grassmanns extensive Grössen. La théorie des grandeurs extensives de Hermann Grassmann.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5014 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Géométries (séminaire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giuseppe Veronese et les fondements de la géométrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11671,51 +11671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAB82F6F"/>
+    <w:nsid w:val="76EECCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>