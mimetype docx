--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -250,1131 +250,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic, Epistemology, and Scientific Theories - From Peano to the Vienna Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2023, Vienna Circle Institute Yearbook, 978-3-031-42190-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42190-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol.IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892852v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume XI of the Max Phil Notebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol.IX</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Rollinger</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial sur Otto Hölder (Edition d'un)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophia Scientiae, p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E qui casca l’asino. Gli errori di ragionamento nel dibattito pubblico [There's the Rub! Fallacies in Public Debate]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bollati Boringhieri, pp.177, 2011, ISBN 9788833922102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic and Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark van Atten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Zan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Suppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin: 1958-2008 [The argumentative turn. 50 years after Perelman and Toulmin: 1958-2008]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loffredo, 2009, 9788875643355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teorie dell'argomentazione. Un'introduzione storico-filosofica alle logiche del dialogo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori, 130 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...316 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00604513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Veronese e i fondamenti della geometria [Giuseppe Veronese and the Foundations of Geometry]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unicopli, 1999, 9788840005898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objectivité en mathématiques / Objectivity in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,233 +1525,233 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Luciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 25-1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epistemological Thought of Otto Hölder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schlaudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,1682 +1830,1682 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Peano et le formalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures bourbakistes: objets ou concepts épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantu</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.4014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outline by Rachel Cusk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/107163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: From Social Ontology to Mathematical Practice, and Back Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11245-022-09870-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie de la calculabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2023.2172303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Peano and his School: Axiomatics, Symbolism and Rigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Peano School: Logic, Epistemology and Didactics, 25 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epistemological Question of the Applicability of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/jhap.v6i3.3435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofia e matematica tra XIX e XX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana. B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (7), pp.481--502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (8), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifier en Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.81—83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00283-014-9452-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Right Order of Concepts: Grassmann, Peano, Gödel and the Inheritance of Leibniz’s Universal Characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.157--182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Hölder. Intuition and reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schlaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.15--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemi intelligenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.427--445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1422/38982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Epistemology at the End of the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives (Réseau français des instituts d'études avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca D'Agostini. La verità avvelenata . Buoni e cattivi argomenti nel dibattito pubblico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, XXV (65), pp.196—198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry and Measurement in Otto Hölder's Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.4014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.131--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularités de la mathesis universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11245-022-09870-6⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s prohibition rule on kind-crossing and the definition of mathematics as a science of quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (2), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11229-008-9419-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Erika Luciano</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese. Une comparaison avec la conception de Helmholtz et Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, The Peano School: Logic, Epistemology and Didactics, 25 (1), pp.3-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp. 129-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...985 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il carteggio Padoa-Vailati. Un'introduzione alle lettere inviate da Chioggia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di studi e ricerche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Epistemological View of the Peano School Axiomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piccolomini d'Aragona, Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Deduction: Contemporary Studies in the Philosophy, History and Formal Theories of Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Springer International Publishing, pp.323-343, 2024, Synthese Library, 978-3-031-51405-0. </w:t>
@@ -3638,1380 +3638,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Symbolic logic and scientific philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Cantù; Georg Schiemer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic, Epistemology, and Scientific Theories - From Peano to the Vienna Circle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Springer Nature Switzerland, pp.3-10, 2023, Vienna Circle Institute Yearbook, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42190-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Russell and Carnap or Bourbaki? Two Ways Towards Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Cantù; Georg Schiemer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic, Epistemology, and Scientific Theories - From Peano to the Vienna Circle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Springer Nature Switzerland, pp.193-216, 2023, Vienna Circle Institute Yearbook, 978-3-031-42189-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42190-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge. Objectivity, Semantics, and Axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bharath Sriraman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2023, 978-3-030-19071-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19071-2_57-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et cognition mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS EDITIONS, pp.326--329, 2023, EAN : 9782271147530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllogism and beyond in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verburgt, Lukas M. and Cosci, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle's Syllogism and the Creation of Modern Logic: Between Tradition and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2023, 9781350228863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano's Philosophical Views between Structuralism and Logicism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Boccuni; Andrea Sereni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Origins and Varieties of Logicism. On the Logico-Philosophical Foundations of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429277894-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s Concept Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Prehistory of Mathematical Structuralism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.21-58, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780190641221.003.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logica impura. Un contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Montuschi and P.D. Omodeo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinare il mondo. Prospettive logiche ed epistemologiche su scienza, natura e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armando, pp.71--95, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics. Systematical concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Theis; Alexander Aichele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch Christian Wolff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.357—379, 2018, 978-3-658-14736-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-14737-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano and Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Crocco and Eva-Maria Engelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel: Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107—126, 2016, 9782853999762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rougier’s reception of the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fréderic Brechenmacher, Guillaume Jouve, Laurent Mazliak and Rossana Tazzioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of Italian Mathematics in France. The Latin Sisters, from Risorgimento to Fascism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.213--254, 2016, Series "New trends in history of science", 978-3-319-40080-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40082-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano versus Kant: mathematics as a scientia universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REBOUL Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MInd, Values and Metaphysics. Philosophical Papers Dedicated to Kevin Mulligan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295--316, 2014, 9783319041988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentative Approach to Ideal Elements in Mathematics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Aberdein et Ian J. Dove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The argument of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p., 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6534-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life and Works of Giovanni Vailati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro De Zan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Arrighi; Paola Cantú; Mauro de Zan; Patrick Suppes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic and Pragmatism. Selected Writings of Giovanni Vailati.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.xxi-lxvii, 2009, CSLI Lecture Notes, 9781575865904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin : 1958-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consento e dissenso.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loffredo, Napoli., pp. 87-96, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS EDITIONS, pp.326--329, 2023, EAN : 9782271147530</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospettiva e immaginazione metafisica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rino Genovese et Italo Testa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ragione impura. Una Jam Session su metafisica e immaginazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp. 171-175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...925 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions et états de choses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Benoist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolzano et les propositions en soi : une théorie objective des vérités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp. 51-66, 2006</w:t>
@@ -5072,51 +5072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matematica da scienza delle grandezze a teoria delle forme. L'Ausdehnungslehre de H. Grassmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Università degli Studi di Genova, 2003. Italian. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5175,51 +5175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'axiomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Normale Superieure de Paris - ENS Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,51 +5269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paganini, La vaghezza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezia : le due città.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp. 10-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Truccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Ferrarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5576,5987 +5576,5987 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic and interaction. Pragmatics and Argumentation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s prove it. CIVIS Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jul 2025, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can definitions play an epistemological role in axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop, Mathematical Concepts: Analysis, Definitions and Explications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS, Istituto Universitario di Studi Superiori, Jun 2025, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definitions by abstraction in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienna-IUSS Workshop: Axiomatic Definitions and Abstraction, a Century After Frege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Department of Philosophy, Feb 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variétés de métamathématiques : que peut-on étudier de l’intérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Autour de la métamathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Gilles Gaston Granger, Aix-Marseille Université, Nov 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Approches historiques, philosophiques et anthropologiques des nombres, de la mesure et de la mesurabilité » 2024 – 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge: Objectivity, Semantics and Axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jul 2025, Athens, Greece</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PhilMath | IHPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUSS, Istituto Universitario di Studi Superiori, Jun 2025, Pavia, Italy</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lesson of Peano and Russell. Logical Tools for the Computational Approach to Legal Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Department of Philosophy, Feb 2025, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese's non-Archimedean Continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Giuseppe Veronese and non-Archimedean mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Gilles Gaston Granger, Aix-Marseille Université, Nov 2025, Marseille, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano's Axiomatic definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st AXDEF WORKSHOP Implicit Definitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information scientifique et désinformation : arguments, émotions et fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Cycle HiPhiS 2023 "Communication scientifique : certitudes, incertitudes et prise de décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Geometry to Logic and Back: History, Philosophy, and Foundations”, 17th International Congress on Logic, Methodology and Philosophy of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMPLST and University of Buenos Aires, Jul 2023, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objectivité et la constitution sociale des pratiques mathématiques, Table ronde Objectivité mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLE THEMATIQUE MATHEMATIQUES ET PHILOSOPHIE CONTEMPORAINES X « Grothendieck, Vuillemin, l’Objectivité mathématique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PHILMATH, Université de Toulouse, Jun 2023, Saint-Ferreol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role does (can) axiomatics play today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPMW15 15th French PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne et Université Paris-Cité, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role do definitions play in axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Arthur Pap Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna Circle Institute, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granger, le style et l’épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Commun du Centre Gilles Gaston Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Feb 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du structuralisme dans la philosophie de la pratique mathématique et son rapport au pragmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "Actualité du structuralisme", Workshop of the network PHILMATHMED (Philosophie, Histoire et Didactique des Mathématiques en Méditerranée) "Les structures, et après ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure dans l’œuvre de G. G. Granger : constitution de l’objectivité scientifique et praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde « Quelles mathématisations pour quelles mesures ? Cheminement à travers les disciplines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalism in the Peano Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "The Formal Turn in Twentieth-Century Thought"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Feb 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuition and Axiomatics. The case of non-Archimedean continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Intuition in mathematics. Historical, epistemological, cognitive and phenomenological aspects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liège, Nov 2023, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality, formalism and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "From Permanence to Conservativity – Metatheoretic Ideals in Early Formalism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s school epistemology and Frege’s logicism III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERC International Conference “Origins of Structuralism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Schiemer, Department of Philosophy, University of Vienna, Aug 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social ontology and mathematical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Mathematical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Centre Gilles Gaston Granger, Aix-Marseille Université and CNRS, Oct 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Prague Workshop on Frege's Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joan Bertran-San Millán, Institute of Philosophy, Czech Academy of Sciences, Jul 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l’argumentation et empirisme logique à la base du naturalisme scientifique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun du Centre Gilles Gaston Granger 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriella Crocco and Philippe Abgrall, Centre Gilles Gaston Granger, Aix-Marseille Université, Jan 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International INTEREPISTEME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Georg Schiemer and Erika Luciano, Dipartimento di Matematica, Università di Torino, May 2019, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logica impura: perdita dell'unità e contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop. "Mettere ordine al mondo: prospettive logiche ed epistemologiche su scienza, natura, società"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Montuschi e Pietro Daniel Omodeo, Dipartimento di Filosofia, Università di Venezia, May 2019, Venezia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical practice and social ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interdisciplinare di epistemologia delle scienze sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Guala, Dipartimento di Filosofia, Università degli Studi di Milano; Paola Cantù, Centre Gilles Gaston Granger, Université Aix-Marseille; Matteo Bianchin, Dipartimento delle Scienze Umane, Università Milano-Bicocca; Italo Testa, Dipartimento di discipline umanistiche, sociali e delle imprese culturali, Università di Parma, Oct 2019, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie historique et architecture du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III PHILMATHMED Workshop L’épistémologie historique, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Institut de Mathématiques de Toulouse UMR 5219, Université Toulouse III Paul Sabatier, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano’s requirement of a correct ordering of concepts and its inheritance in modern axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Bolzano’s Mathematics and the General Methodology of the Sciences, 16th International Congress on Logic, Methodology and Philosophy of Science and Technology (CLMPST), Bridging across academic cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLMPS and Steve Russ (Symposium Organizer), Aug 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of implicit definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference of the International Society for the History of Philosophy of Science (HOPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and metatheory in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Modern Axiomatics and Early Metatheory”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s conceptual structuralism. Particular thought forms and concepts’ underdeterminacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Mathematics and its Philosophy between the 18th and the 19th Century”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des éléments idéaux en mathématiques : une définition correlative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhilMathMed Workshop “Regards croisés sur les mathématiques. Philosophie, Histoire et Didactique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies interdisciplinaires au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du CEPERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s proto-structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Structuralist Methods in Modern Mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et mathématiques : opposition et croisement disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du Ceperc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Logic Workshop 'Logic in Question' - Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A pragmatic conception of logic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senza misura niente grandezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Is It Wrong to Measure?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPSA 2011 Third conference of the European Philosophy of Science Association - Dept of Philosophy and History of Science University of Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant and 20th century philosophy of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12th MidWest PhilMath Workshop - Notre Dame University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An argumentative analysis of the method of ideal elements in mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fondements d'une théorie des grandeurs au XIXème siècle, Workshop - Lille University, Department of Mathematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The axioms of geometry in the 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference on Argumentation of the International Society for the Study of Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th National Conference of the Italian Society for Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie dell'argomentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Treviglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca delle fallacie nei discorsi pubblici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guanxinet, Valdagno (PD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Italian debate on the analytical definition of real number at the end of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Algèbre et géométrie au XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie argomentative nel discorso filosofico e scientifico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dipartimento di Filosofia, Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Linguaggio, mente e logica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of Magnitudes and Theory of Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Hoelder, Archives Poincaré, Université de Nancy2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The epistemological conception of Hermann Günther Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Internazionale della Società Italiana di Logica e Filosofia delle Scienze (SILFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Philosophy and Mathematics in the Work of Bernard Bolzano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facultair Colloquium, Faculteit der Wijsbegeertevrije, Amsterdam, Vrije Universiteit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Epistemologie, IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffè Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vailati : Logica e Pragmatismo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception épistémologique de Hermann Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideal magnitudes and numbers: a matter of degree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Theory-relative notion of Ideality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vailati: Logica e Pragmatismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caffè Filosofico, Crema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry, Paris, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantité et mesure - International Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Quantité et mesure, Paris, Université Paris Diderot (Paris 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vailati and the Peano school. On the analysis of scientific premises and language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Rethinking Pragmatism, Università degli Studi di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire d'Espistémologie IREM Institut Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On real and ideal elements in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Nancy PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peano e la sua scuola fra matematica, logica e interlingua.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino, Italy. pp.545-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scuola di Peano fra matematica, logica e interlingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino., Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interest of Vailati's epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Pragmatism from Giovanni Vailati to contemporary epistemology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology: multiplication and constructivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Past to Future: Grassmann's Work in Context. The Grassmann Bicentennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultaire Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des représentations et des propositions en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des Archives Husserl, Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultair Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano'Criticism of Kant'Notion of Mathematics as the Science of Quantities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vrije, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology, Mind and Language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity and Equality in Padoa's Works.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalen Christian-Wolf-Kongresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques als Grobenlehre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Saale, Germany. p. 13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire des Archives Husserl 2008-2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie des représentations et des propositions en soi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminari di Filosofia del Centro Studi Vailati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaakko Hintikka : il ruolo della logica nel ragionamento e nell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques italiennes au XIXème siècle: Peano et son école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alessandro Padoa and the concept of equality.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Aix-en-Provenve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminario di teoria critica di Gallarate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorie dell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Gallarate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffé Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e le logiche del dialogo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Crema, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquium Logico-Philosophicum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermann Grassmanns extensive Grössen. La théorie des grandeurs extensives de Hermann Grassmann.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5290 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Géométries (séminaire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giuseppe Veronese et les fondements de la géométrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11671,51 +11671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EECCC1"/>
+    <w:nsid w:val="149406C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>