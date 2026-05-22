--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -250,1131 +250,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Vol XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic, Epistemology, and Scientific Theories - From Peano to the Vienna Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantu</w:t>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schiemer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2023, Vienna Circle Institute Yearbook, 978-3-031-42190-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42190-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks vol XV</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks, vol.IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Atten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892852v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume XI of the Max Phil Notebooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantù</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Gödel Maxims and Philosophical Remarks Volume X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Atten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial sur Otto Hölder (Edition d'un)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophia Scientiae, p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E qui casca l’asino. Gli errori di ragionamento nel dibattito pubblico [There's the Rub! Fallacies in Public Debate]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bollati Boringhieri, pp.177, 2011, ISBN 9788833922102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic and Pragmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark van Atten</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cantu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro de Zan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Suppes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Crocco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin: 1958-2008 [The argumentative turn. 50 years after Perelman and Toulmin: 1958-2008]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loffredo, 2009, 9788875643355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teorie dell'argomentazione. Un'introduzione storico-filosofica alle logiche del dialogo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori, 130 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...518 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00604513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Veronese e i fondamenti della geometria [Giuseppe Veronese and the Foundations of Geometry]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unicopli, 1999, 9788840005898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objectivité en mathématiques / Objectivity in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,233 +1525,233 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Luciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 25-1, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano School: Logic, Epistemology and Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epistemological Thought of Otto Hölder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schlaudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,1682 +1830,1682 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Peano et le formalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures bourbakistes: objets ou concepts épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cantu</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.4014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outline by Rachel Cusk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/107163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: From Social Ontology to Mathematical Practice, and Back Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11245-022-09870-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologie de la calculabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01445340.2023.2172303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Peano and his School: Axiomatics, Symbolism and Rigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Luciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (2), pp.233-259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.4014⟩</w:t>
+              <w:t xml:space="preserve">, 2021, The Peano School: Logic, Epistemology and Didactics, 25 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epistemological Question of the Applicability of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/jhap.v6i3.3435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofia e matematica tra XIX e XX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana. B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (7), pp.481--502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (8), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifier en Mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.81—83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00283-014-9452-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Right Order of Concepts: Grassmann, Peano, Gödel and the Inheritance of Leibniz’s Universal Characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.157--182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Hölder. Intuition and reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schlaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.15--52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry and Measurement in Otto Hölder's Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.131--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sistemi intelligenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.427--445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1422/38982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Epistemology at the End of the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives (Réseau français des instituts d'études avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca D'Agostini. La verità avvelenata . Buoni e cattivi argomenti nel dibattito pubblico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.639--658. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, XXV (65), pp.196—198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularités de la mathesis universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01445340.2023.2172303⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s prohibition rule on kind-crossing and the definition of mathematics as a science of quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 174 (2), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11229-008-9419-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Erika Luciano</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de l'espace chez Veronese. Une comparaison avec la conception de Helmholtz et Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, The Peano School: Logic, Epistemology and Didactics, 25 (1), pp.3-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp. 129-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...1015 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il carteggio Padoa-Vailati. Un'introduzione alle lettere inviate da Chioggia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di studi e ricerche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Epistemological View of the Peano School Axiomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piccolomini d'Aragona, Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Deduction: Contemporary Studies in the Philosophy, History and Formal Theories of Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Springer International Publishing, pp.323-343, 2024, Synthese Library, 978-3-031-51405-0. </w:t>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Symbolic logic and scientific philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schiemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell and Carnap or Bourbaki? Two Ways Towards Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge. Objectivity, Semantics, and Axiomatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bharath Sriraman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the History and Philosophy of Mathematical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2023, 978-3-030-19071-2. </w:t>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et cognition mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, pp.326--329, 2023, EAN : 9782271147530</w:t>
@@ -3989,51 +3989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllogism and beyond in the Peano School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verburgt, Lukas M. and Cosci, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle's Syllogism and the Creation of Modern Logic: Between Tradition and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2023, 9781350228863</w:t>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peano's Philosophical Views between Structuralism and Logicism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Boccuni; Andrea Sereni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins and Varieties of Logicism. On the Logico-Philosophical Foundations of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2021, </w:t>
@@ -4138,880 +4138,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Logica impura. Un contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Montuschi and P.D. Omodeo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinare il mondo. Prospettive logiche ed epistemologiche su scienza, natura e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armando, pp.71--95, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grassmann’s Concept Structuralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prehistory of Mathematical Structuralism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.21-58, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780190641221.003.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oso/9780190641221.003.0002⟩</w:t>
+                <w:t xml:space="preserve">halshs-03089326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics. Systematical concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Theis; Alexander Aichele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch Christian Wolff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.357—379, 2018, 978-3-658-14736-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-14737-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rougier’s reception of the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fréderic Brechenmacher, Guillaume Jouve, Laurent Mazliak and Rossana Tazzioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of Italian Mathematics in France. The Latin Sisters, from Risorgimento to Fascism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.213--254, 2016, Series "New trends in history of science", 978-3-319-40080-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40082-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano and Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Crocco and Eva-Maria Engelen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurt Gödel: Philosopher-Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107—126, 2016, 9782853999762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.107—126, 2016, 9782853999762</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano versus Kant: mathematics as a scientia universalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">REBOUL Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MInd, Values and Metaphysics. Philosophical Papers Dedicated to Kevin Mulligan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295--316, 2014, 9783319041988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40082-2_8⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentative Approach to Ideal Elements in Mathematics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Aberdein et Ian J. Dove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The argument of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p., 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6534-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.295--316, 2014, 9783319041988</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life and Works of Giovanni Vailati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro De Zan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Arrighi; Paola Cantú; Mauro de Zan; Patrick Suppes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic and Pragmatism. Selected Writings of Giovanni Vailati.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSLI Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.xxi-lxvii, 2009, CSLI Lecture Notes, 9781575865904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta argomentativa. 50 anni dopo Perelman e Toulmin : 1958-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consento e dissenso.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loffredo, Napoli., pp. 87-96, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.xxi-lxvii, 2009, CSLI Lecture Notes, 9781575865904</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospettiva e immaginazione metafisica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rino Genovese et Italo Testa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ragione impura. Una Jam Session su metafisica e immaginazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp. 171-175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions et états de choses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Benoist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolzano et les propositions en soi : une théorie objective des vérités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp. 51-66, 2006</w:t>
@@ -5072,51 +5072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matematica da scienza delle grandezze a teoria delle forme. L'Ausdehnungslehre de H. Grassmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Università degli Studi di Genova, 2003. Italian. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5175,51 +5175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'axiomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Normale Superieure de Paris - ENS Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,51 +5269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paganini, La vaghezza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezia : le due città.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp. 10-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Truccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Ferrarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5576,5987 +5576,5987 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les structures : concepts ou objets épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Bourbaki et le structuralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematical understanding and mathematical translation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Giardino</w:t>
+                <w:t xml:space="preserve">halshs-05434788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic and interaction. Pragmatics and Argumentation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s prove it. CIVIS Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jul 2025, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can definitions play an epistemological role in axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop, Mathematical Concepts: Analysis, Definitions and Explications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS, Istituto Universitario di Studi Superiori, Jun 2025, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definitions by abstraction in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienna-IUSS Workshop: Axiomatic Definitions and Abstraction, a Century After Frege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Department of Philosophy, Feb 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variétés de métamathématiques : que peut-on étudier de l’intérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Autour de la métamathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Gilles Gaston Granger, Aix-Marseille Université, Nov 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Approches historiques, philosophiques et anthropologiques des nombres, de la mesure et de la mesurabilité » 2024 – 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Constitution of Mathematical Knowledge: Objectivity, Semantics and Axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peano's Axiomatic definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st AXDEF WORKSHOP Implicit Definitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PhilMath | IHPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lesson of Peano and Russell. Logical Tools for the Computational Approach to Legal Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronese's non-Archimedean Continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Giuseppe Veronese and non-Archimedean mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information scientifique et désinformation : arguments, émotions et fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Cycle HiPhiS 2023 "Communication scientifique : certitudes, incertitudes et prise de décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Geometry to Logic and Back: History, Philosophy, and Foundations”, 17th International Congress on Logic, Methodology and Philosophy of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMPLST and University of Buenos Aires, Jul 2023, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objectivité et la constitution sociale des pratiques mathématiques, Table ronde Objectivité mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLE THEMATIQUE MATHEMATIQUES ET PHILOSOPHIE CONTEMPORAINES X « Grothendieck, Vuillemin, l’Objectivité mathématique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PHILMATH, Université de Toulouse, Jun 2023, Saint-Ferreol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role does (can) axiomatics play today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPMW15 15th French PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne et Université Paris-Cité, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role do definitions play in axiomatics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Arthur Pap Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna Circle Institute, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granger, le style et l’épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Commun du Centre Gilles Gaston Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Feb 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du structuralisme dans la philosophie de la pratique mathématique et son rapport au pragmatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "Actualité du structuralisme", Workshop of the network PHILMATHMED (Philosophie, Histoire et Didactique des Mathématiques en Méditerranée) "Les structures, et après ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatisation, formalisation et mesure dans l’œuvre de G. G. Granger : constitution de l’objectivité scientifique et praxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde « Quelles mathématisations pour quelles mesures ? Cheminement à travers les disciplines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalism in the Peano Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "The Formal Turn in Twentieth-Century Thought"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Feb 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuition and Axiomatics. The case of non-Archimedean continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Intuition in mathematics. Historical, epistemological, cognitive and phenomenological aspects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liège, Nov 2023, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical rationality, formalism and structuralism. Peano’s remarks on the principle of permanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "From Permanence to Conservativity – Metatheoretic Ideals in Early Formalism"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Dec 2023, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s school epistemology and Frege’s logicism III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERC International Conference “Origins of Structuralism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Schiemer, Department of Philosophy, University of Vienna, Aug 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social ontology and mathematical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Mathematical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Centre Gilles Gaston Granger, Aix-Marseille Université and CNRS, Oct 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Prague Workshop on Frege's Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joan Bertran-San Millán, Institute of Philosophy, Czech Academy of Sciences, Jul 2019, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l’argumentation et empirisme logique à la base du naturalisme scientifique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun du Centre Gilles Gaston Granger 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriella Crocco and Philippe Abgrall, Centre Gilles Gaston Granger, Aix-Marseille Université, Jan 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peano’s School Epistemology and Frege's Logicism I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International INTEREPISTEME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cantù, Georg Schiemer and Erika Luciano, Dipartimento di Matematica, Università di Torino, May 2019, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logica impura: perdita dell'unità e contrappunto epistemologico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop. "Mettere ordine al mondo: prospettive logiche ed epistemologiche su scienza, natura, società"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Montuschi e Pietro Daniel Omodeo, Dipartimento di Filosofia, Università di Venezia, May 2019, Venezia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical practice and social ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interdisciplinare di epistemologia delle scienze sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Guala, Dipartimento di Filosofia, Università degli Studi di Milano; Paola Cantù, Centre Gilles Gaston Granger, Université Aix-Marseille; Matteo Bianchin, Dipartimento delle Scienze Umane, Università Milano-Bicocca; Italo Testa, Dipartimento di discipline umanistiche, sociali e delle imprese culturali, Università di Parma, Oct 2019, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02432640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie historique et architecture du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International Workshop “Mathematics, history and philosophy of mathematics: Which interactions?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Center of Mathematical Research (CIRM), Nov 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">III PHILMATHMED Workshop L’épistémologie historique, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Institut de Mathématiques de Toulouse UMR 5219, Université Toulouse III Paul Sabatier, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jul 2025, Athens, Greece</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano’s requirement of a correct ordering of concepts and its inheritance in modern axiomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Bolzano’s Mathematics and the General Methodology of the Sciences, 16th International Congress on Logic, Methodology and Philosophy of Science and Technology (CLMPST), Bridging across academic cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLMPS and Steve Russ (Symposium Organizer), Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUSS, Istituto Universitario di Studi Superiori, Jun 2025, Pavia, Italy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s conceptual structuralism. Particular thought forms and concepts’ underdeterminacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Mathematics and its Philosophy between the 18th and the 19th Century”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Department of Philosophy, Feb 2025, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of implicit definitions in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference of the International Society for the History of Philosophy of Science (HOPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Gilles Gaston Granger, Aix-Marseille Université, Nov 2025, Marseille, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and metatheory in the Peano School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Modern Axiomatics and Early Metatheory”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHSS / Laboratoire SPHERE UMR 7219, Université Paris Cité, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des éléments idéaux en mathématiques : une définition correlative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhilMathMed Workshop “Regards croisés sur les mathématiques. Philosophie, Histoire et Didactique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, Mar 2025, Zurich (CH), Switzerland</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologies interdisciplinaires au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du CEPERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann’s proto-structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop “Structuralist Methods in Modern Mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et mathématiques : opposition et croisement disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du Ceperc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Logic Workshop 'Logic in Question' - Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A pragmatic conception of logic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senza misura niente grandezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Is It Wrong to Measure?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPSA 2011 Third conference of the European Philosophy of Science Association - Dept of Philosophy and History of Science University of Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant and 20th century philosophy of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12th MidWest PhilMath Workshop - Notre Dame University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An argumentative analysis of the method of ideal elements in mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fondements d'une théorie des grandeurs au XIXème siècle, Workshop - Lille University, Department of Mathematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The axioms of geometry in the 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference on Argumentation of the International Society for the Study of Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th National Conference of the Italian Society for Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie dell'argomentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Treviglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca delle fallacie nei discorsi pubblici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guanxinet, Valdagno (PD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Italian debate on the analytical definition of real number at the end of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Algèbre et géométrie au XIX siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fallacie argomentative nel discorso filosofico e scientifico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dipartimento di Filosofia, Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algoritmi e argomenti Algorithms and arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Linguaggio, mente e logica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of Magnitudes and Theory of Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Hoelder, Archives Poincaré, Université de Nancy2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The epistemological conception of Hermann Günther Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Internazionale della Società Italiana di Logica e Filosofia delle Scienze (SILFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Bolzano's definition of mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Philosophy and Mathematics in the Work of Bernard Bolzano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultaire Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolzano's correspondence with Exner. An analysis of letters 4-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facultair Colloquium, Faculteit der Wijsbegeertevrije, Amsterdam, Vrije Universiteit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Epistemologie, IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffè Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vailati : Logica e Pragmatismo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception épistémologique de Hermann Grassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideal magnitudes and numbers: a matter of degree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Theory-relative notion of Ideality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP Fellow Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vailati: Logica e Pragmatismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caffè Filosofico, Crema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry as a theory of extensive magnitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Ontological Shifts in Geometry, Paris, Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantité et mesure - International Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the foundations of a theory of magnitudes in the XIXth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Quantité et mesure, Paris, Université Paris Diderot (Paris 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vailati and the Peano school. On the analysis of scientific premises and language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Rethinking Pragmatism, Università degli Studi di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire d'Espistémologie IREM Institut Poincaré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La définition symbolique de l'égalité logique dans le cadre de l'école de Peano.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On real and ideal elements in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Nancy PhilMath Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peano e la sua scuola fra matematica, logica e interlingua.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino, Italy. pp.545-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scuola di Peano fra matematica, logica e interlingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Torino., Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interest of Vailati's epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Pragmatism from Giovanni Vailati to contemporary epistemology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology: multiplication and constructivism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Past to Future: Grassmann's Work in Context. The Grassmann Bicentennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grassmann's epistemology : multiplication and constructivism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire des Archives Husserl 2008-2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie des représentations et des propositions en soi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationalen Christian-Wolf-Kongresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques als Grobenlehre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Saale, Germany. p. 13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des représentations et des propositions en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des Archives Husserl, Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultair Colloquium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolzano'Criticism of Kant'Notion of Mathematics as the Science of Quantities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vrije, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul concetto di eguaglianza. Peano e la sua scuola.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology, Mind and Language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity and Equality in Padoa's Works.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminari di Filosofia del Centro Studi Vailati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaakko Hintikka : il ruolo della logica nel ragionamento e nell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Crema, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mathématiques italiennes au XIXème siècle: Peano et son école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alessandro Padoa and the concept of equality.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Aix-en-Provenve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminario di teoria critica di Gallarate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ANR BANANA, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorie dell'argomentazione.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Gallarate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffé Filosofico.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e le logiche del dialogo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Crema, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Genova, Italy</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquium Logico-Philosophicum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermann Grassmanns extensive Grössen. La théorie des grandeurs extensives de Hermann Grassmann.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5152 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Géométries (séminaire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giuseppe Veronese et les fondements de la géométrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11671,51 +11671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="149406C1"/>
+    <w:nsid w:val="2477D557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cantu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5961-905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176731954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Atten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cant&#249;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schiemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892852v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Engelen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Zan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suppes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/group/cslipublications/cslipublications/site/9781575865904.shtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Luciano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schlaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.811" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.4014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/107163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Testa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09870-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01445340.2023.2172303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/jhap.v6i3.3435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-014-9452-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.832" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1422/38982" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-008-9419-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.299" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51406-7_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42190-7_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19071-2_57-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429277894-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190641221.003.0002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-14737-2_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40082-2_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-04199-5_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6534-4_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro De Zan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francescon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Truccolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bianchini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferrarin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giardino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828799v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588400v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603848v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602489v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>