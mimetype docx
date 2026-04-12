--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -557,291 +557,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments and research needs in turbulence modeling of hypersonic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Transonic Dense Gas Flow Over an Idealized Blade Vane Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratikkumar Raje</w:t>
+                <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parish</w:t>
+                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hickey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Maximilian Passmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Duraisamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4068834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443335v1</w:t>
+                <w:t xml:space="preserve">hal-05498957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Transonic Dense Gas Flow Over an Idealized Blade Vane Configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments and research needs in turbulence modeling of hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
+                <w:t xml:space="preserve">Pratikkumar Raje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
+                <w:t xml:space="preserve">Eric Parish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Passmann</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bienner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karthik Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (12), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4068834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498957v1</w:t>
+                <w:t xml:space="preserve">hal-05443335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Grid Refinement for High-Order Finite Volume Simulations of Unsteady Compressible and Turbulent Flows</w:t>
               </w:r>
@@ -955,265 +955,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P -adaptation of successive correction k -exact finite volume schemes for compressible flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-effective multi-fidelity strategy for the optimization of high-Reynolds number turbine flows guided by LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114330⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.110426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.110426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443315v1</w:t>
+                <w:t xml:space="preserve">hal-05443307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective multi-fidelity strategy for the optimization of high-Reynolds number turbine flows guided by LES</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P -adaptation of successive correction k -exact finite volume schemes for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salihoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.110426. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 542, pp.114330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.110426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443307v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of multi-fidelity surrogate models for multi-objective aerodynamic optimization in turbomachinery under extreme cost imbalance</w:t>
               </w:r>
@@ -1297,352 +1297,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock parallel high-order implicit residual smoothing time scheme for compressible Navier–Stokes equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of posture during gliding flight in the flying lizard Draco volans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ö. Yalçın</w:t>
+                <w:t xml:space="preserve">Valentin Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106138⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad1dbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080746v1</w:t>
+                <w:t xml:space="preserve">hal-04723522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of posture during gliding flight in the flying lizard Draco volans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Salaün</w:t>
+                <w:t xml:space="preserve">Influence of large-scale free-stream turbulence on bypass transition in air and organic vapour flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad1dbb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, REGAL-ORC, 997, pp.A56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723522v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of large-scale free-stream turbulence on bypass transition in air and organic vapour flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Bienner</w:t>
+                <w:t xml:space="preserve">Multiblock parallel high-order implicit residual smoothing time scheme for compressible Navier–Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Yalçın</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, REGAL-ORC, 997, pp.A56. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080749v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of non-ideal gas flows around a circular cylinder</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, REGAL-ORC, pp.126563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1866,64 +1866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Cakievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2085,235 +2085,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Transonic Non-ideal Gas Flows Around a Circular Cylinder at High Reynolds Number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Matar</w:t>
+                <w:t xml:space="preserve">Leading-Edge Effects on Freestream Turbulence Induced Transition of an Organic Vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, REGAL-ORC, 112 (1), pp.375-395. </w:t>
+              <w:t xml:space="preserve">, 2023, Advances in Direct and Large-Eddy Simulations, 112 (1), pp.345-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00496-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00499-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080744v1</w:t>
+                <w:t xml:space="preserve">hal-05080745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading-Edge Effects on Freestream Turbulence Induced Transition of an Organic Vapor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Transonic Non-ideal Gas Flows Around a Circular Cylinder at High Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Advances in Direct and Large-Eddy Simulations, 112 (1), pp.345-373. </w:t>
+              <w:t xml:space="preserve">, 2023, REGAL-ORC, 112 (1), pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00499-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00496-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080745v1</w:t>
+                <w:t xml:space="preserve">hal-05080744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Carbon Dioxide Ejector Expansion Transcritical Refrigeration System with ANOVA and NSGA-II</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the treatment of near-wall regions for multiple-correction k-exact schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,1929 +4520,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Free and Data-Driven RANS Predictions with Quantified Uncertainty</w:t>
+                <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. N. Edeling</w:t>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Iaccarino</w:t>
+                <w:t xml:space="preserve">C. T. , Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-017-9870-6⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171284v1</w:t>
+                <w:t xml:space="preserve">hal-03892600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Vincenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">J.C. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lucor</w:t>
+                <w:t xml:space="preserve">C.T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">, 2018, 14, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892600v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Predictions of Reynolds-Averaged Navier–Stokes Uncertainties Using Maximum a Posteriori Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (5), pp.2018-2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.J056287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lucor</w:t>
+                <w:t xml:space="preserve">A Priori Tests of RANS Models for Turbulent Channel Flows of a Dense Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (2), pp.295-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9938-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935239v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Tests of RANS Models for Turbulent Channel Flows of a Dense Gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+                <w:t xml:space="preserve">Data-Free and Data-Driven RANS Predictions with Quantified Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. N. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (2), pp.295-315. </w:t>
+              <w:t xml:space="preserve">, 2018, 100 (3), pp.593-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-018-9938-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-017-9870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443996v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of an Organic Rankine Cycle for heavy duty engine waste heat recovery</w:t>
+                <w:t xml:space="preserve">Development and Analysis of High-Order Vorticity Confinement Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
+                <w:t xml:space="preserve">I. Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Mario Camporeale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">M. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.66 - 73. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, page 602-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892591v1</w:t>
+                <w:t xml:space="preserve">hal-01371794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steady and unsteady RANS CFD simulation of a supersonic ORC turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Obert</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.1063-1070. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821, pp.153-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892587v1</w:t>
+                <w:t xml:space="preserve">hal-02173507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Analysis of High-Order Vorticity Confinement Schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 825, pp.515-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371794v2</w:t>
+                <w:t xml:space="preserve">hal-02173403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
+                <w:t xml:space="preserve">DNS of turbulent flows of dense gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821 (Conference series : 821 (2017) 012018), pp.012018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/821/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173507v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 825, pp.515-549. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173403v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent flows of dense gases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/821/1/012018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 350, pp.45-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101051v1</w:t>
+                <w:t xml:space="preserve">hal-04105147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
+                <w:t xml:space="preserve">Robust optimization of an Organic Rankine Cycle for heavy duty engine waste heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mario Camporeale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.66 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171192v1</w:t>
+                <w:t xml:space="preserve">hal-03892591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brenner</w:t>
+                <w:t xml:space="preserve">Comparison of steady and unsteady RANS CFD simulation of a supersonic ORC turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 350, pp.45-83. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.1063-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105147v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a third-order accurate vorticity confinement scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense gas effects in inviscid homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Costes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">C. Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 800, pp.140-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877518v1</w:t>
+                <w:t xml:space="preserve">hal-02178706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense gas effects in inviscid homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+                <w:t xml:space="preserve">Simplex-stochastic collocation method with improved scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter N. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310, pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178706v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplex-stochastic collocation method with improved scalability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order implicit residual smoothing time scheme for direct and large eddy simulations of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 310, pp.301-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 326, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168035v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order implicit residual smoothing time scheme for direct and large eddy simulations of compressible flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a third-order accurate vorticity confinement scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 326, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.132-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877537v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Uncertainty Quantification of Turbulent Flows through Supersonic ORC Nozzle Blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6678,265 +6678,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Fourier-based time methods for turbomachinery wake passing problems</w:t>
+                <w:t xml:space="preserve">Predictive RANS simulations via Bayesian Model-Scenario Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gomar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+                <w:t xml:space="preserve">W.N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Dwight</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 278, pp.229-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.08.029⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 275, pp.65-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444373v1</w:t>
+                <w:t xml:space="preserve">hal-01200771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive RANS simulations via Bayesian Model-Scenario Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of Fourier-based time methods for turbomachinery wake passing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.N. Edeling</w:t>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 275, pp.65-91. </w:t>
+              <w:t xml:space="preserve">, 2014, 278, pp.229-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200771v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improved simulation tools for compressible turbomachinery: assessment of Residual-Based Compact schemes for the transonic compressor NASA Rotor 37</w:t>
               </w:r>
@@ -7039,51 +7039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bijl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8633,230 +8633,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806092v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a high-order implicit residual smoothing time scheme for multiblock curvilinear meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-order scheme for the numerical simulation of high-enthalpy hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics - ICCFD11</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Computational Fluid Dynamics (ICCFD11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892610v1</w:t>
+                <w:t xml:space="preserve">hal-03892605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order scheme for the numerical simulation of high-enthalpy hypersonic flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a high-order implicit residual smoothing time scheme for multiblock curvilinear meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Computational Fluid Dynamics (ICCFD11)</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics - ICCFD11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892605v1</w:t>
+                <w:t xml:space="preserve">hal-03892610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of hypersonic turbulent boundary layers with high-temperature effects</w:t>
               </w:r>
@@ -8944,351 +8944,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of a hypersonic boundary layer in chemical non-equilibrium</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of hypersonic boundary layers inn chemical non-equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERO2020+1, 55th 3AF International Conference on Applied Aerodynamics,, online virtual conference on 12th-14th April 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Poitiers, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XXV ICTAM 2020+1, 25th International Congress of Theoretical and Applied Mechanics, 22th-27th August 2021 (virtual conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082282v1</w:t>
+                <w:t xml:space="preserve">hal-04081968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high-order vorticity confinement schemes to turbulent flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gand</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of a hypersonic boundary layer in chemical non-equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">AERO2020+1, 55th 3AF International Conference on Applied Aerodynamics,, online virtual conference on 12th-14th April 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223226v1</w:t>
+                <w:t xml:space="preserve">hal-04082282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of hypersonic boundary layers inn chemical non-equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
+                <w:t xml:space="preserve">Application of high-order vorticity confinement schemes to turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV ICTAM 2020+1, 25th International Congress of Theoretical and Applied Mechanics, 22th-27th August 2021 (virtual conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081968v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Supersonic Dense-Gas Boundary Layers</w:t>
               </w:r>
@@ -9768,51 +9768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, Georgia, United States. pp.AIAA 2018-4164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9928,64 +9928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortical flow calculations using a high-order Vorticity Confinement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10026,299 +10026,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow dynamics in a channel constricted by periodic hills</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of time implicit discretizations for the computation of turbulent compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th AIAA Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dallas, United States. pp.2015-2480</w:t>
+              <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dallas, United States. pp.AIAA 2015-2754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156763v1</w:t>
+                <w:t xml:space="preserve">hal-02156560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of time implicit discretizations for the computation of turbulent compressible flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Content</w:t>
+                <w:t xml:space="preserve">Conservative and accurate method for turbomachinery stage interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinnella Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dallas, United States. pp.AIAA 2015-2754</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156560v1</w:t>
+                <w:t xml:space="preserve">hal-03445039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative and accurate method for turbomachinery stage interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cinnella Paola</w:t>
+                <w:t xml:space="preserve">Fast Design Methodology For Supersonic Turbines With Strong Real Gas Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445039v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Supersonic ORC Turbine Injector Designs to Fluctuating Operating Conditions</w:t>
               </w:r>
@@ -10402,122 +10415,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Design Methodology For Supersonic Turbines With Strong Real Gas Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
+                <w:t xml:space="preserve">Investigation of the flow dynamics in a channel constricted by periodic hills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">45th AIAA Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dallas, United States. pp.2015-2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444925v1</w:t>
+                <w:t xml:space="preserve">hal-02156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order and conservative method for patched grid interfaces</w:t>
               </w:r>
@@ -11283,254 +11283,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of thermodynamic uncertainties in real flows</w:t>
+                <w:t xml:space="preserve">Nozzle Shape Optimization for Wet-Steam Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucia Parussini</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44eme Colloque d'Aérodynamique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th AIAA Computational Fluid Dynamic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549328v1</w:t>
+                <w:t xml:space="preserve">inria-00549325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozzle Shape Optimization for Wet-Steam Flows</w:t>
+                <w:t xml:space="preserve">Quantification of uncertainties in compressible flows with complex thermodynamic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michele Giordano</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AIAA Computational Fluid Dynamic Conference</w:t>
+              <w:t xml:space="preserve">39th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549325v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of uncertainties in compressible flows with complex thermodynamic behavior</w:t>
+                <w:t xml:space="preserve">Quantification of thermodynamic uncertainties in real flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
@@ -11548,73 +11548,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIAA Fluid Dynamic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">44eme Colloque d'Aérodynamique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549323v1</w:t>
+                <w:t xml:space="preserve">inria-00549328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Blade Shapes For Viscous Dense Gas Flows Through Turbine Cascades</w:t>
               </w:r>
@@ -12194,286 +12194,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal airfoil shapes for viscous dense gas flows</w:t>
+                <w:t xml:space="preserve">GA-Hardness of dense-gas flow optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th AIAA Fluid Dynamic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15th IASTED International Conference on Applied Simulation and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549304v1</w:t>
+                <w:t xml:space="preserve">inria-00549306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GA-Hardness of dense-gas flow optimization problems</w:t>
+                <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IASTED International Conference on Applied Simulation and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Fluid Dynamics (ICCFD 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ghant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549306v1</w:t>
+                <w:t xml:space="preserve">inria-00549308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
+                <w:t xml:space="preserve">Optimal airfoil shapes for viscous dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Fluid Dynamics (ICCFD 4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ghant, Belgium</w:t>
+              <w:t xml:space="preserve">36th AIAA Fluid Dynamic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549308v1</w:t>
+                <w:t xml:space="preserve">inria-00549304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical solver for dense gas flows</w:t>
               </w:r>
@@ -12776,90 +12776,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Cakievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Bäumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Society of Mechanical Engineers, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12916,304 +12916,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Model Error Using Bayesian Model-Scenario Averaging with Maximum a Posterori-Estimates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wouter N. Edeling</w:t>
+                <w:t xml:space="preserve">Investigation of high-order methods in large-eddy simulation of separated flow in a channel with periodic constrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.53-69, 2018, 978-3-319-77767-2. </w:t>
+              <w:t xml:space="preserve">Direct and Large Eddy Simulation X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, Springer, pp.441-448, 2018, 978-3-319-63212-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167214v1</w:t>
+                <w:t xml:space="preserve">hal-02877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high-order methods in large-eddy simulation of separated flow in a channel with periodic constrictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+                <w:t xml:space="preserve">Estimation of Model Error Using Bayesian Model-Scenario Averaging with Maximum a Posterori-Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Dwight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large Eddy Simulation X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24, Springer, pp.441-448, 2018, 978-3-319-63212-4. </w:t>
+              <w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.53-69, 2018, 978-3-319-77767-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877101v1</w:t>
+                <w:t xml:space="preserve">hal-02167214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Hybrid RANS/LES Strategy for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer, pp.313-319, 2017, ERCOFTAC Series book series, 9783319632124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13364,77 +13364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hybrid RANS/LES Strategy for Industrial CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13571,51 +13571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CF73987"/>
+    <w:nsid w:val="64F4AD48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13802,51 +13802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. , Nitschke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chassaing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. , Nitschke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chassaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>