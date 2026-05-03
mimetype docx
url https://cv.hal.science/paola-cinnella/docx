--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -168,299 +168,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transonic flows through an idealized ORC turbine vane using Delayed Detached Eddy simulations</w:t>
+                <w:t xml:space="preserve">Roughness Effects on Dense-Gas Turbine Flow: Comparison of Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, REGAL-ORC, 147 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4067443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080750v1</w:t>
+                <w:t xml:space="preserve">hal-05080751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness Effects on Dense-Gas Turbine Flow: Comparison of Experiments and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of transonic flows through an idealized ORC turbine vane using Delayed Detached Eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, REGAL-ORC, 147 (8), </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, REGAL-ORC, 261, pp.124951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4067443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080751v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-dependent aggregation of stochastic data-driven turbulence models</w:t>
               </w:r>
@@ -472,64 +472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 527, pp.113793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -563,51 +563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Transonic Dense Gas Flow Over an Idealized Blade Vane Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,51 +736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Duraisamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,77 +961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effective multi-fidelity strategy for the optimization of high-Reynolds number turbine flows guided by LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 164, pp.110426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Belme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,64 +1420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of large-scale free-stream turbulence on bypass transition in air and organic vapour flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, REGAL-ORC, 997, pp.A56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1511,90 +1511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock parallel high-order implicit residual smoothing time scheme for compressible Navier–Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bienner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ö. Yalçın</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,77 +1628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of non-ideal gas flows around a circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,64 +1758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the turbulent flow of dense gases through high-fidelity simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, REGAL-ORC, 267, pp.106067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1847,321 +1847,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-fidelity robust design optimization of an ORC turbine for high temperature waste heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Cakievski</w:t>
+                <w:t xml:space="preserve">Aldo Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Bäumer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (9), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.126538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4062676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080739v1</w:t>
+                <w:t xml:space="preserve">hal-03940140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity robust design optimization of an ORC turbine for high temperature waste heat recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Serafino</w:t>
+                <w:t xml:space="preserve">Leon Cakievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Obert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joshua Bäumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.126538. </w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4062676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940140v1</w:t>
+                <w:t xml:space="preserve">hal-05080739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading-Edge Effects on Freestream Turbulence Induced Transition of an Organic Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bienner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Direct and Large-Eddy Simulations, 112 (1), pp.345-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,77 +2195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Transonic Non-ideal Gas Flows Around a Circular Cylinder at High Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, REGAL-ORC, 112 (1), pp.375-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,51 +2338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towhid Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourhan Tashtoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Skorek-Osikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,77 +2433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-subsonic boundary-layer flows of an organic vapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, REGAL-ORC, 971, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.1398-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascazio Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2914,64 +2914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98, pp.109047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3031,51 +3031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3252,64 +3252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of Strongly Non-Ideal Compressible Flows through a Transonic Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,564 +3337,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Fidelity Gradient-Based Strategy for Robust Optimization in Computational Fluid Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dense-gas effects on compressible boundary-layer stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13100248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 893, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892561v1</w:t>
+                <w:t xml:space="preserve">hal-03892566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of High‑Speed Turbulent Boundary Layers of Dense Gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of turbomachinery flows using a high-order implicit residual smoothing scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00133-1⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.104395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660161v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of turbomachinery flows using a high-order implicit residual smoothing scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Fidelity Gradient-Based Strategy for Robust Optimization in Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104395⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (10), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13100248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense-gas effects on compressible boundary-layer stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of High‑Speed Turbulent Boundary Layers of Dense Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Grasso</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 893, pp.A19. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Progress in Direct and Large Eddy Simulation, 105 (2), pp.555-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00133-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892566v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of an organic Rankine cycle for geothermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.1120 - 1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.104473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4039,265 +4039,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the treatment of near-wall regions for multiple-correction k-exact schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Robust prediction of dense gas flows under uncertain thermodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.400-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486902v1</w:t>
+                <w:t xml:space="preserve">hal-02171244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust prediction of dense gas flows under uncertain thermodynamic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Improving the treatment of near-wall regions for multiple-correction k-exact schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 183, pp.400-421. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.116 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171244v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of model uncertainty in RANS simulations: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4331,64 +4331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation Requirements for the Flow over Periodic Hills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103 (1), pp.55-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4448,51 +4448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2-3), pp.579 - 603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4520,3653 +4520,3523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
+                <w:t xml:space="preserve">Bayesian Predictions of Reynolds-Averaged Navier–Stokes Uncertainties Using Maximum a Posteriori Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+                <w:t xml:space="preserve">Wouter N. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. T. , Nitschke</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Richard P. Dwight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (5), pp.2018-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J056287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892600v1</w:t>
+                <w:t xml:space="preserve">hal-02167186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Chassaing</w:t>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, pp.1-19. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+              <w:t xml:space="preserve">, 2018, 14 (14), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Predictions of Reynolds-Averaged Navier–Stokes Uncertainties Using Maximum a Posteriori Estimates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Priori Tests of RANS Models for Turbulent Channel Flows of a Dense Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J056287⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (2), pp.295-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9938-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167186v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Tests of RANS Models for Turbulent Channel Flows of a Dense Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data-Free and Data-Driven RANS Predictions with Quantified Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. N. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Iaccarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (2), pp.295-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-018-9938-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 100 (3), pp.593-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-017-9870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443996v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Free and Data-Driven RANS Predictions with Quantified Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Analysis of High-Order Vorticity Confinement Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. N. Edeling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">M. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-017-9870-6⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, page 602-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171284v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Analysis of High-Order Vorticity Confinement Schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821, pp.153-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371794v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
+                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 821, pp.153-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 825, pp.515-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173507v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
+                <w:t xml:space="preserve">DNS of turbulent flows of dense gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 821 (Conference series : 821 (2017) 012018), pp.012018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/821/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173403v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent flows of dense gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/821/1/012018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101051v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Bruno Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lucor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 350, pp.45-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171192v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
+                <w:t xml:space="preserve">Robust optimization of an Organic Rankine Cycle for heavy duty engine waste heat recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mario Camporeale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.66 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105147v1</w:t>
+                <w:t xml:space="preserve">hal-03892591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization of an Organic Rankine Cycle for heavy duty engine waste heat recovery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of steady and unsteady RANS CFD simulation of a supersonic ORC turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 129, pp.66 - 73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.190⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 129, pp.1063-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892591v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steady and unsteady RANS CFD simulation of a supersonic ORC turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dense gas effects in inviscid homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Content</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 800, pp.140-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892587v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense gas effects in inviscid homogeneous isotropic turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simplex-stochastic collocation method with improved scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter N. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Dwight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310, pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178706v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplex-stochastic collocation method with improved scalability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-order implicit residual smoothing time scheme for direct and large eddy simulations of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 310, pp.301-328. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 326, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168035v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order implicit residual smoothing time scheme for direct and large eddy simulations of compressible flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of a third-order accurate vorticity confinement scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.023⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.132-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877537v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a third-order accurate vorticity confinement scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient Uncertainty Quantification of Turbulent Flows through Supersonic ORC Nozzle Blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.025⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877518v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Uncertainty Quantification of Turbulent Flows through Supersonic ORC Nozzle Blades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-fidelity optimization strategy for the industrial aerodynamic design of helicopter rotor blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Leusink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.018⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156615v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity optimization strategy for the industrial aerodynamic design of helicopter rotor blades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bayesian quantification of thermodynamic uncertainties in dense gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448804v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian quantification of thermodynamic uncertainties in dense gas flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convergence of Fourier-based time methods for turbomachinery wake passing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.229-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069639v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive RANS simulations via Bayesian Model-Scenario Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 275, pp.65-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Fourier-based time methods for turbomachinery wake passing problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian estimates of parameter variability in the k − ε turbulence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bouvy</w:t>
+                <w:t xml:space="preserve">W. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sicot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Bijl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 278, pp.229-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.08.029⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 258, pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444373v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improved simulation tools for compressible turbomachinery: assessment of Residual-Based Compact schemes for the transonic compressor NASA Rotor 37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp.31-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618562.2014.886686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimates of parameter variability in the k − ε turbulence model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Multistage Transcritical Organic Rankine Cycle Axial Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bijl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 082604-8 (136), pp.082604-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454417v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Multistage Transcritical Organic Rankine Cycle Axial Turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Convergence behaviours of Genetic Algorithms for Aerodynamic Optimisation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.197-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448823v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence behaviours of Genetic Algorithms for Aerodynamic Optimisation Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709158v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.290-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Quantification of Thermodynamic Uncertainties in Real Gas Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00630032v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Thermodynamic Uncertainties in Real Gas Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Optimal airfoil shapes for viscous transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549227v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal airfoil shapes for viscous transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549292v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549289v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Airfoil Shape Optimization for Transonic Flows of Bethe-Zel'dovich-Thompson Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maria Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, pp.1303-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.21615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549287v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airfoil Shape Optimization for Transonic Flows of Bethe-Zel'dovich-Thompson Fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic performance of transonic BZT flows past an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.1303-1316. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787552v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic performance of transonic BZT flows past an airfoil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Numerical solver for dense gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8176,811 +8046,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Harnessing Machine Learning for Computational Fluid Dynamics in Airfoil Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori tests of turbulence models for compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Cannici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO2023, 57th 3AF International Conference on Applied Aerodynamics, 29th-31 March 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave/boundary layer interaction at high enthalpies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO2023, 57th 3AF International Conference on Applied Aerodynamics, 29th-31 March 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AirfRANS: High Fidelity Computational Fluid Dynamics Dataset for Approximating Reynolds-Averaged Navier-Stokes Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ahmed Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022) Track on Datasets and Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806092v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order scheme for the numerical simulation of high-enthalpy hypersonic flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+                <w:t xml:space="preserve">Assessment of a high-order implicit residual smoothing time scheme for multiblock curvilinear meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Computational Fluid Dynamics (ICCFD11)</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics - ICCFD11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892605v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a high-order implicit residual smoothing time scheme for multiblock curvilinear meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A high-order scheme for the numerical simulation of high-enthalpy hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics - ICCFD11</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Computational Fluid Dynamics (ICCFD11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892610v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of hypersonic turbulent boundary layers with high-temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Congress of the International Council of the Aeronautical Sciences (ICAS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden. pp.ICAS2022_0349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of hypersonic boundary layers inn chemical non-equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8989,3757 +8859,3757 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV ICTAM 2020+1, 25th International Congress of Theoretical and Applied Mechanics, 22th-27th August 2021 (virtual conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of a hypersonic boundary layer in chemical non-equilibrium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of high-order vorticity confinement schemes to turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERO2020+1, 55th 3AF International Conference on Applied Aerodynamics,, online virtual conference on 12th-14th April 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Poitiers, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082282v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high-order vorticity confinement schemes to turbulent flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct Numerical Simulation of a hypersonic boundary layer in chemical non-equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">AERO2020+1, 55th 3AF International Conference on Applied Aerodynamics,, online virtual conference on 12th-14th April 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223226v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Supersonic Dense-Gas Boundary Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Seminar on Non-ideal Compressible Fluid Dynamics for Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bochum, Germany. pp.91-103 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49626-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Hypersonic Boundary Layers of Perfect and Dense Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLES12, Direct and Large Eddy Simulation XII, 5th-7th June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.277-283 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42822-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dense Gas Effects in Compressible Turbulent Channel Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLES11, Direct and Large-Eddy Simulation XI, 29th-31th May 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pisa, Italy. pp.341-347 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Deterministic Symbolic Regression of Nonlinear Stress-Strain Relation for RANS Turbulence Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, Georgia, United States. pp.AIAA 2018-2900, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-2900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an improved wall treatment for multiple-correction k-exact schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, Georgia, United States. pp.AIAA 2018-4164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-4164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology for supersonic ORC turbine blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortical flow calculations using a high-order Vorticity Confinement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2017-3291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of time implicit discretizations for the computation of turbulent compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. pp.AIAA 2015-2754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative and accurate method for turbomachinery stage interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnella Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Design Methodology For Supersonic Turbines With Strong Real Gas Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Supersonic ORC Turbine Injector Designs to Fluctuating Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio A. Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME TURBO EXPO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montreal, Canada. pp.V02BT39A012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2015-42193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the flow dynamics in a channel constricted by periodic hills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th AIAA Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. pp.2015-2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order and conservative method for patched grid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dense gas flows through transcritical multistage axial Organic Rankine Cycle turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation quasi-dimensionnelle multizone de la phase de combustion dans un moteur à essence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Kaprielian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919470v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation quasi-dimensionnelle multizone de la phase de combustion dans un moteur à essence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la modélisation quasi dimensionnelle de la combustion dans les moteurs à essence : du modèle à deux zones au modèle multizones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Kaprielian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878718v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la modélisation quasi dimensionnelle de la combustion dans les moteurs à essence : du modèle à deux zones au modèle multizones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of dense gas flows through transcritical multistage axial Organic Rankine Cycle turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439865v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improved simulation tools for compressible turbomachinery: assessment of RBC schemes for the transonic NASA Rotor 37 benchmark case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des approximations numériques et de la modélisation de la turbulence sur la dynamique fine échelle d'un tourbillon de Taylor-Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Marin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of real-gas flow with uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshops on Advances in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozzle Shape Optimization for Wet-Steam Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th AIAA Computational Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of uncertainties in compressible flows with complex thermodynamic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of thermodynamic uncertainties in real flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44eme Colloque d'Aérodynamique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Blade Shapes For Viscous Dense Gas Flows Through Turbine Cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549371v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Optimal Blade Shapes For Viscous Dense Gas Flows Through Turbine Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549372v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Models For The Numerical Simulation Of Thermodynamically Complex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic performance of turbulent dense gas flows past airfoils and wings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ICCFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Computationally Efficient Equations of State for the Numerical Simulation of Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GA-Hardness of Aerodynamic Optimization Problems: Analysis and Proposed Cures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Optimization of Viscous Dense Gas Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18h AIMETA Congress of Theoretical And Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GA-Hardness of dense-gas flow optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IASTED International Conference on Applied Simulation and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Fluid Dynamics (ICCFD 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ghant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal airfoil shapes for viscous dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical solver for dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34h AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transonic BZT flows through turbine cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Laforgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of BZT transonic flows past an airfoil using a 5th power virial equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Laforgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12749,156 +12619,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Cakievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Bäumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Society of Mechanical Engineers, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2022-81686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12908,602 +12778,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high-order methods in large-eddy simulation of separated flow in a channel with periodic constrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer, pp.441-448, 2018, 978-3-319-63212-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Model Error Using Bayesian Model-Scenario Averaging with Maximum a Posterori-Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.53-69, 2018, 978-3-319-77767-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Hybrid RANS/LES Strategy for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer, pp.313-319, 2017, ERCOFTAC Series book series, 9783319632124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in High-Order Residual-Based Compact Schemes for Compressible Flow Simulations: Toward Scale-Resolving Simulations and Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Grimich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDIHOM: Industrialization of High-Order Methods - A Top-Down Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.397-421, 2015, 9783319128863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12886-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hybrid RANS/LES Strategy for Industrial CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Hybrid RANS-LES Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.305-317, 2015, 9783319151410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15141-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13571,51 +13441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F4AD48"/>
+    <w:nsid w:val="09ECB651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13802,51 +13672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. , Nitschke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chassaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>