--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">154697060</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wBRA0JAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/GXG-6743-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,654 +215,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness Effects on Dense-Gas Turbine Flow: Comparison of Experiments and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of transonic flows through an idealized ORC turbine vane using Delayed Detached Eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Matar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4067443⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, REGAL-ORC, 261, pp.124951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080751v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transonic flows through an idealized ORC turbine vane using Delayed Detached Eddy simulations</w:t>
+                <w:t xml:space="preserve">Roughness Effects on Dense-Gas Turbine Flow: Comparison of Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, REGAL-ORC, 147 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4067443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080750v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-dependent aggregation of stochastic data-driven turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 527, pp.113793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Transonic Dense Gas Flow Over an Idealized Blade Vane Configuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments and research needs in turbulence modeling of hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
+                <w:t xml:space="preserve">Pratikkumar Raje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Passmann</w:t>
+                <w:t xml:space="preserve">Eric Parish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bienner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Duraisamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068834⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498957v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments and research needs in turbulence modeling of hypersonic flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pratikkumar Raje</w:t>
+                <w:t xml:space="preserve">Investigation of a Transonic Dense Gas Flow Over an Idealized Blade Vane Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parish</w:t>
+                <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hickey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Duraisamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilian Passmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4068834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443335v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Grid Refinement for High-Order Finite Volume Simulations of Unsteady Compressible and Turbulent Flows</w:t>
               </w:r>
@@ -961,77 +982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effective multi-fidelity strategy for the optimization of high-Reynolds number turbine flows guided by LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Matar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 164, pp.110426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Belme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1329,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1407,6636 +1428,6636 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of large-scale free-stream turbulence on bypass transition in air and organic vapour flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, REGAL-ORC, 997, pp.A56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock parallel high-order implicit residual smoothing time scheme for compressible Navier–Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bienner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ö. Yalçın</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.106138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of non-ideal gas flows around a circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Matar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, REGAL-ORC, pp.126563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the turbulent flow of dense gases through high-fidelity simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-fidelity robust design optimization of an ORC turbine for high temperature waste heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.126538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106067⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05080747v1</w:t>
+                <w:t xml:space="preserve">hal-03940140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity robust design optimization of an ORC turbine for high temperature waste heat recovery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leander Hake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sundermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Cakievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Bäumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4062676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940140v1</w:t>
+                <w:t xml:space="preserve">hal-05080739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the turbulent flow of dense gases through high-fidelity simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, REGAL-ORC, 267, pp.106067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4062676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05080739v1</w:t>
+                <w:t xml:space="preserve">hal-05080747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading-Edge Effects on Freestream Turbulence Induced Transition of an Organic Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bienner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Direct and Large-Eddy Simulations, 112 (1), pp.345-373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00499-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Transonic Non-ideal Gas Flows Around a Circular Cylinder at High Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, REGAL-ORC, 112 (1), pp.375-395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00496-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Carbon Dioxide Ejector Expansion Transcritical Refrigeration System with ANOVA and NSGA-II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Megdouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towhid Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourhan Tashtoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Skorek-Osikowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-subsonic boundary-layer flows of an organic vapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, REGAL-ORC, 971, pp.A8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of turbulence modeling uncertainties in NACA65 cascade flow predictions by Bayesian model-scenario averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.1398-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/HFF-08-2021-0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD-driven symbolic identification of algebraic Reynolds-stress models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ben Hassan Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 457, pp.111037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical non-equilibrium effects in turbulent hypersonic boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascazio Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2022.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Bayesian Learning of Explicit Algebraic Reynolds-Stress models for turbulent separated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Cherroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98, pp.109047. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-rate chemistry effects in turbulent hypersonic boundary layers: A direct numerical simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.054604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a high-order shock-capturing central-difference scheme for hypersonic turbulent flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.105134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of Strongly Non-Ideal Compressible Flows through a Transonic Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14030772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense-gas effects on compressible boundary-layer stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-Fidelity Gradient-Based Strategy for Robust Optimization in Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.234⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (10), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13100248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892566v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of turbomachinery flows using a high-order implicit residual smoothing scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of High‑Speed Turbulent Boundary Layers of Dense Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Passiatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104395⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Progress in Direct and Large Eddy Simulation, 105 (2), pp.555-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00133-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Fidelity Gradient-Based Strategy for Robust Optimization in Computational Fluid Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of turbomachinery flows using a high-order implicit residual smoothing scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13100248⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.104395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892561v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of High‑Speed Turbulent Boundary Layers of Dense Gases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dense-gas effects on compressible boundary-layer stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gloerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00133-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 893, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660161v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of an organic Rankine cycle for geothermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Serafino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.1120 - 1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model-scenario averaged predictions of compressor cascade flows under uncertain turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.104473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust prediction of dense gas flows under uncertain thermodynamic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Cinnella</w:t>
+                <w:t xml:space="preserve">Improving the treatment of near-wall regions for multiple-correction k-exact schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.116 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171244v1</w:t>
+                <w:t xml:space="preserve">hal-03486902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the treatment of near-wall regions for multiple-correction k-exact schemes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+                <w:t xml:space="preserve">Robust prediction of dense gas flows under uncertain thermodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.400-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03486902v1</w:t>
+                <w:t xml:space="preserve">hal-02171244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of model uncertainty in RANS simulations: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108, pp.1-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paerosci.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation Requirements for the Flow over Periodic Hills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103 (1), pp.55-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-0005-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Algebraic Reynolds-Stress Models Using Sparse Symbolic Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2-3), pp.579 - 603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-019-00089-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Predictions of Reynolds-Averaged Navier–Stokes Uncertainties Using Maximum a Posteriori Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (5), pp.2018-2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.J056287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (14), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Tests of RANS Models for Turbulent Channel Flows of a Dense Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (2), pp.295-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9938-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Free and Data-Driven RANS Predictions with Quantified Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Iaccarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (3), pp.593-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-017-9870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Analysis of High-Order Vorticity Confinement Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 156, page 602-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 821, pp.153-199. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 825, pp.515-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173507v1</w:t>
+                <w:t xml:space="preserve">hal-02173403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale dynamics of dense gas compressible homogeneous isotropic turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulations of supersonic turbulent channel flows of dense gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grasso</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 825, pp.515-549. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 821, pp.153-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173403v1</w:t>
+                <w:t xml:space="preserve">hal-02173507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of turbulent flows of dense gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 821 (Conference series : 821 (2017) 012018), pp.012018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/821/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 350, pp.45-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171192v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-correction hybrid k -exact schemes for high-order compressible RANS-LES simulations on fully unstructured grids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105147v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of an Organic Rankine Cycle for heavy duty engine waste heat recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mario Camporeale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.66 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of steady and unsteady RANS CFD simulation of a supersonic ORC turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.1063-1070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense gas effects in inviscid homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Content</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 800, pp.140-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2016.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplex-stochastic collocation method with improved scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310, pp.301-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order implicit residual smoothing time scheme for direct and large eddy simulations of compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 326, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a third-order accurate vorticity confinement scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp.132-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Uncertainty Quantification of Turbulent Flows through Supersonic ORC Nozzle Blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.186-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity optimization strategy for the industrial aerodynamic design of helicopter rotor blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Leusink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.136-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ast.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian quantification of thermodynamic uncertainties in dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, in press. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of Fourier-based time methods for turbomachinery wake passing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 278, pp.229-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive RANS simulations via Bayesian Model-Scenario Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 275, pp.65-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimates of parameter variability in the k − ε turbulence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bijl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 258, pp.73-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improved simulation tools for compressible turbomachinery: assessment of Residual-Based Compact schemes for the transonic compressor NASA Rotor 37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp.31-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618562.2014.886686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Multistage Transcritical Organic Rankine Cycle Axial Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 082604-8 (136), pp.082604-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence behaviours of Genetic Algorithms for Aerodynamic Optimisation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Parussini</w:t>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23, pp.116101. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.290-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3657080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00630032v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dense-gas effects in turbomachinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis of Dense Gas Flow Simulations to Thermodynamic Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Pediroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00601545v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00630032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Thermodynamic Uncertainties in Real Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal airfoil shapes for viscous transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549289v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airfoil shape optimization for transonic flows of Bethe-Zel'dovich-Thompson fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Inviscid and viscous behavior of dense gas flows past an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549287v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airfoil Shape Optimization for Transonic Flows of Bethe-Zel'dovich-Thompson Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Maria Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1303-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.21615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic performance of transonic BZT flows past an airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solver for dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8046,4570 +8067,4570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Harnessing Machine Learning for Computational Fluid Dynamics in Airfoil Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Gmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori tests of turbulence models for compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Cannici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO2023, 57th 3AF International Conference on Applied Aerodynamics, 29th-31 March 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave/boundary layer interaction at high enthalpies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO2023, 57th 3AF International Conference on Applied Aerodynamics, 29th-31 March 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AirfRANS: High Fidelity Computational Fluid Dynamics Dataset for Approximating Reynolds-Averaged Navier-Stokes Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ahmed Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022) Track on Datasets and Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806092v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a high-order implicit residual smoothing time scheme for multiblock curvilinear meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bienner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Fluid Dynamics - ICCFD11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-order scheme for the numerical simulation of high-enthalpy hypersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Computational Fluid Dynamics (ICCFD11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of hypersonic turbulent boundary layers with high-temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Congress of the International Council of the Aeronautical Sciences (ICAS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden. pp.ICAS2022_0349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of hypersonic boundary layers inn chemical non-equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV ICTAM 2020+1, 25th International Congress of Theoretical and Applied Mechanics, 22th-27th August 2021 (virtual conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high-order vorticity confinement schemes to turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of a hypersonic boundary layer in chemical non-equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pascazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERO2020+1, 55th 3AF International Conference on Applied Aerodynamics,, online virtual conference on 12th-14th April 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Poitiers, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Supersonic Dense-Gas Boundary Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donatella Passiatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Seminar on Non-ideal Compressible Fluid Dynamics for Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bochum, Germany. pp.91-103 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49626-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Hypersonic Boundary Layers of Perfect and Dense Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLES12, Direct and Large Eddy Simulation XII, 5th-7th June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.277-283 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42822-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Dense Gas Effects in Compressible Turbulent Channel Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sciacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DLES11, Direct and Large-Eddy Simulation XI, 29th-31th May 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pisa, Italy. pp.341-347 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Deterministic Symbolic Regression of Nonlinear Stress-Strain Relation for RANS Turbulence Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, Georgia, United States. pp.AIAA 2018-2900, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-2900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an improved wall treatment for multiple-correction k-exact schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Menasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, Georgia, United States. pp.AIAA 2018-4164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-4164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology for supersonic ORC turbine blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortical flow calculations using a high-order Vorticity Confinement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Petropoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of time implicit discretizations for the computation of turbulent compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. pp.AIAA 2015-2754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative and accurate method for turbomachinery stage interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnella Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Design Methodology For Supersonic Turbines With Strong Real Gas Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio, Antonio Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Supersonic ORC Turbine Injector Designs to Fluctuating Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio A. Bufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME TURBO EXPO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montreal, Canada. pp.V02BT39A012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2015-42193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the flow dynamics in a channel constricted by periodic hills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th AIAA Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. pp.2015-2480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order and conservative method for patched grid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation quasi-dimensionnelle multizone de la phase de combustion dans un moteur à essence.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of dense gas flows through transcritical multistage axial Organic Rankine Cycle turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sciacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878718v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la modélisation quasi dimensionnelle de la combustion dans les moteurs à essence : du modèle à deux zones au modèle multizones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Modélisation quasi-dimensionnelle multizone de la phase de combustion dans un moteur à essence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Kaprielian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439865v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dense gas flows through transcritical multistage axial Organic Rankine Cycle turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la modélisation quasi dimensionnelle de la combustion dans les moteurs à essence : du modèle à deux zones au modèle multizones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Kaprielian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919470v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward improved simulation tools for compressible turbomachinery: assessment of RBC schemes for the transonic NASA Rotor 37 benchmark case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient robust optimization techniques for uncertain dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD &amp; Optimization - ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, May 2011, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des approximations numériques et de la modélisation de la turbulence sur la dynamique fine échelle d'un tourbillon de Taylor-Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Marin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of real-gas flow with uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshops on Advances in Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozzle Shape Optimization for Wet-Steam Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th AIAA Computational Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of uncertainties in compressible flows with complex thermodynamic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of thermodynamic uncertainties in real flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Pediroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Parussini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44eme Colloque d'Aérodynamique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Optimal Blade Shapes For Viscous Dense Gas Flows Through Turbine Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549372v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Blade Shapes For Viscous Dense Gas Flows Through Turbine Cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Efficient numerical simulation of three-dimensional Bethe-Zel'dovich-Thompson Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cinnella</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549371v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally Efficient Models For The Numerical Simulation Of Thermodynamically Complex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic performance of turbulent dense gas flows past airfoils and wings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ICCFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Computationally Efficient Equations of State for the Numerical Simulation of Dense Gas Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GA-Hardness of Aerodynamic Optimization Problems: Analysis and Proposed Cures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Analysis and Optimization of Viscous Dense Gas Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th AIAA Fluid Dynamic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Miami, United States</w:t>
+              <w:t xml:space="preserve">18h AIMETA Congress of Theoretical And Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549310v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Optimization of Viscous Dense Gas Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">GA-Hardness of Aerodynamic Optimization Problems: Analysis and Proposed Cures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18h AIMETA Congress of Theoretical And Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">37th AIAA Fluid Dynamic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549374v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GA-Hardness of dense-gas flow optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IASTED International Conference on Applied Simulation and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization for dense gas flows through turbine cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Fluid Dynamics (ICCFD 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ghant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal airfoil shapes for viscous dense gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AIAA Fluid Dynamic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical solver for dense gas flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Transonic BZT flows through turbine cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Laforgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34h AIAA Fluid Dynamics Conference and Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portland, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549298v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transonic BZT flows through turbine cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A numerical solver for dense gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Laforgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">34h AIAA Fluid Dynamics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549302v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of BZT transonic flows past an airfoil using a 5th power virial equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Laforgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12619,156 +12640,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Wire Anemometry in High Subsonic Organic Vapor Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leander Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Sundermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Cakievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Cakievski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joshua Bäumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Aus Der Wiesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Society of Mechanical Engineers, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2022-81686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12778,602 +12799,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high-order methods in large-eddy simulation of separated flow in a channel with periodic constrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gloerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer, pp.441-448, 2018, 978-3-319-63212-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Model Error Using Bayesian Model-Scenario Averaging with Maximum a Posterori-Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Dwight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Dwight</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wouter N. Edeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Management for Robust Industrial Design in Aeronautics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.53-69, 2018, 978-3-319-77767-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77767-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Order Hybrid RANS/LES Strategy for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Springer, pp.313-319, 2017, ERCOFTAC Series book series, 9783319632124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in High-Order Residual-Based Compact Schemes for Compressible Flow Simulations: Toward Scale-Resolving Simulations and Complex Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Grimich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDIHOM: Industrialization of High-Order Methods - A Top-Down Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.397-421, 2015, 9783319128863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12886-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hybrid RANS/LES Strategy for Industrial CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cinnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Hybrid RANS-LES Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.305-317, 2015, 9783319151410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15141-0_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13441,51 +13462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09ECB651"/>
+    <w:nsid w:val="16A1973C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13672,51 +13693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paola-cinnella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9979-0783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154697060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wBRA0JAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GXG-6743-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bienner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gloerfelt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Hake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Matar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05357153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Cherroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikkumar Raje" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hickey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Duraisamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Aus Der Wiesche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sundermeier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Passmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadni Liapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Salihoglu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Claudia Belme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brenner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2024.2431670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.110426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salihoglu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liapi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schouler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00316-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Buffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sala&#252;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad1dbb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bienner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106138" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reinker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Obert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Cakievski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B&#228;umer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00499-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00496-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Megdouli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhid Gholizadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhan Tashtoush" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorek-Osikowska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.633" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dergham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-08-2021-0524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ben Hassan Sa&#239;di" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmelzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Passiatore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sciacovelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascazio Giuseppe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.054604" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pascazio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hoarau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030772" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13100248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00133-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gloerfelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sciacovelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Verg&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Merle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dergham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104473" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menasria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Xiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2018.10.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-0005-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Dwight" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00089-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter N. Edeling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Dwight" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056287" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9938-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Edeling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iaccarino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-017-9870-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371794v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petropoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.237" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/821/1/012018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maugars" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Antonio Bufi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mario Camporeale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.122" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Content" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.393" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dwight" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Content" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Petropoulos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156615v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Leusink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alfano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gomar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouvy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sicot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.08.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Edeling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454417v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bijl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.10.027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2014.886686" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026804" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.06.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3X212GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pediroda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Parussini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657080" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549289v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Congedo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.21615" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Gmati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cannici" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806092v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ahmed Mazari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089315v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49626-5_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42822-8_36" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101025v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_45" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dwight" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2900" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menasria" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4164" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465279v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio, Antonio Bufi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3291" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Castillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinnella Paola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444925v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156800v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Bufi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42193" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maugars" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878718v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kaprielian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demoulin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439865v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920571v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hercus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421204v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Marin Perez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549379v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549325v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giordano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549323v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549328v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549371v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Laforgia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549298v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549305v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892667v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-81686" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_56" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77767-2_4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568474v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_39" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160005v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Grimich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lerat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Outtier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12886-3_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15141-0_25" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>