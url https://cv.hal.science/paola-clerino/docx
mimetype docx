--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -106,334 +106,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the nature of evidence regarding relationships between urban agriculture and gentrification? A systematic map protocol</w:t>
+                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Parisi</w:t>
+                <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Walthall</w:t>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Clerino</w:t>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Firmbach</w:t>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Onyszkiewicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Research in Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-025-00375-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376337v1</w:t>
+                <w:t xml:space="preserve">hal-05398223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What is the nature of evidence regarding relationships between urban agriculture and gentrification? A systematic map protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Walthall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Salembier</w:t>
+                <w:t xml:space="preserve">Paula Firmbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Onyszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-025-00375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398223v1</w:t>
+                <w:t xml:space="preserve">hal-05376337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Sustainability and How Do We Measure It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.969254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -467,77 +467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder’s practices for the sustainability assessment of professional urban agriculture reveal numerous original criteria and indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -571,64 +571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we still need to develop new tools to assess the sustainability of urban agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ISHS Acta Horticulturae 1356: XXXI International Horticultural Congress (IHC2022): International Symposium on Urban Horticulture for Sustainable Food Security (UrbanFood2022), 1356, pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,64 +662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing objectives and criteria for urban agriculture sustainability with a participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Fargue-Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jaeckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Farming System Design congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -880,64 +880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conceptual to operational: steps and obstacles in the participatory design of Urbanaa, a tool to assess the sustainability of urban farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Farming System Design congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -975,64 +975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METH-EXPAU et Urbanaa : deux outils pour accompagner la fabrique de l’agriculture dans les villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,64 +1070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we still need to develop new tools to assess the sustainability of urban agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Urban Horticulture for Sustainable Food Security (UrbanFood2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS - International Society for Horticultural Science, Apr 2022, Angers, France. pp.93-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1161,64 +1161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a tool to evaluate the sustainability of intra-urban farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Autriche., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1275,64 +1275,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a tool for the sustainability evaluation of intra-urban agriculture using a participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. IALE World Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Milan, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leconte-Demarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1527,77 +1527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour mettre en place une agriculture urbaine participant à la résilience des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taoufik Souami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture urbaine en aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1665,64 +1665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception participative d’un outil d’évaluation de la durabilité des projets d’agriculture intra-urbaine professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Clerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2049,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Parisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Walthall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Firmbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Onyszkiewicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00375-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2023.969254" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00849-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fargue-Lelievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jaeckle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/l-agriculture-urbaine-en-amenagement.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04052447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Parisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Walthall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Firmbach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Onyszkiewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-025-00375-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2023.969254" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00849-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1356.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fargue-Lelievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jaeckle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/l-agriculture-urbaine-en-amenagement.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04052447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>